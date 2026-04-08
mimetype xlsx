--- v3 (2026-02-20)
+++ v4 (2026-04-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf397b1de0ef04a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3ad7957af6c4f898e4f197f9122909e.psmdcp" Id="Ref0e9381ae66436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276e2feb43384d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b2ec719221a46d48f7ffdc7122c21b2.psmdcp" Id="R488cf6f27e2840e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>