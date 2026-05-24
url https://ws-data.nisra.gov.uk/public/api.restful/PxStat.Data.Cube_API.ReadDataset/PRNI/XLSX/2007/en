--- v4 (2026-04-08)
+++ v5 (2026-05-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276e2feb43384d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b2ec719221a46d48f7ffdc7122c21b2.psmdcp" Id="R488cf6f27e2840e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf643400fe24d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3264d15379c14031bfd6a0f5d68f5022.psmdcp" Id="R7d4eda7bbe794fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>