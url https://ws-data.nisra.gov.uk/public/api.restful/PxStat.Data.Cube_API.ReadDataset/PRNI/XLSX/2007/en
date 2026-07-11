--- v5 (2026-05-24)
+++ v6 (2026-07-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf643400fe24d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3264d15379c14031bfd6a0f5d68f5022.psmdcp" Id="R7d4eda7bbe794fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3157dce84be3441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1dc038836044961a4eccb220fb5a90c.psmdcp" Id="R65e3ebe627d540c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -1206,51 +1206,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">