--- v6 (2026-07-11)
+++ v7 (2026-09-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3157dce84be3441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1dc038836044961a4eccb220fb5a90c.psmdcp" Id="R65e3ebe627d540c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277c963fae514c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4181f62b68c748d3913339e4012fa43a.psmdcp" Id="Red75651b6ba743f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -402,68 +402,68 @@
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="4933950" cy="914400"/>
+    <xdr:ext cx="4953000" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="4933950" cy="914400"/>
+          <a:ext cx="4953000" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
   <x:location ref="A1" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <x:pivotFields count="8">
     <x:pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="4">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">