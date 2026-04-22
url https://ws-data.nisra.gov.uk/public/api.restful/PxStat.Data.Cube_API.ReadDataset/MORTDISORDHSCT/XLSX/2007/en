--- v2 (2026-03-07)
+++ v3 (2026-04-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbd5800e68c4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/637aae57d2e745688d02e4347185baa6.psmdcp" Id="R88fd1ec27dd24a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8375c0493547d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/320ffc0845b14bdd8c3d0551035c0e25.psmdcp" Id="R8de683caa3db48b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>