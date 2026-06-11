--- v3 (2026-04-22)
+++ v4 (2026-06-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8375c0493547d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/320ffc0845b14bdd8c3d0551035c0e25.psmdcp" Id="R8de683caa3db48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7512cf6f9a47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a01d6203157d4c64ade488739f1970d5.psmdcp" Id="R5acbf45d5aa74d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>