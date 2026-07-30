--- v4 (2026-06-11)
+++ v5 (2026-07-30)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7512cf6f9a47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a01d6203157d4c64ade488739f1970d5.psmdcp" Id="R5acbf45d5aa74d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a1284fc8b84e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/681b515f0f934fe39c9e91e48ec9737e.psmdcp" Id="R6edb120c0c1d4242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>MORTDISORDHSCT</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Mortgages cases disposed orders made</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>28/07/2025 09:30:00</x:t>
+    <x:t>02/07/2026 09:30:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>The number of final orders made against mortgage cases disposed in the High Court. Datasets are produced on an annual year basis. The dataset is entered onto ICOS, the Integrated Courts Operations System. The data are then extracted and merged with the Central Postcode Directory, and aggregated information uploaded to this portal.&lt;br&gt;&lt;br&gt;Northern Ireland Courts and Tribunals Service collects information on writs and originating summonses issued in respect of mortgages in Chancery Division of the Northern Ireland High Court. This covers both Northern Ireland Housing Executive and private mortgages, and relates to both domestic and commercial properties. A mortgage case may involve more than one address or a land property. In such cases, the first postcode address entered onto ICOS is used. Not all writs and originating summonses lead to eviction.&lt;br&gt;&lt;br&gt;A plaintiff begins an action for an order for possession of property. The court, following a judicial hearing, may grant an order for possession. This entitles the plaintiff to apply for an order to have the defendant evicted. However, even where an order for eviction is issued the parties can still negotiate a compromise to prevent eviction.&lt;br&gt;&lt;br&gt;When a case is disposed of, it may have more than one final order made. This database contains the last final order made. A description of the orders is below:&lt;br&gt;&lt;br&gt;</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Possession</x:t>
@@ -208,51 +208,51 @@
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>: The mortgage action is dismissed by the courts.&lt;br&gt;</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Other orders</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>: These include: (a) Declaration of possession coupled with an order for sale in lieu of partition and (b) Stay of Eviction - after a Possession Order is granted but prior to actual repossession, the Defendant may apply to Court to seek a stay of eviction which, if granted, prevents repossession for a certain defined period.&lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by cells with missing data in the tables. Values of less than four, but not zero, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The data contain the number of final orders made against cases disposed by each Health and Social Care Trust and have the following proportions of postcode coverage: 2007, 95.2%; 2008, 95.6%; 2009, 97.9%; 2010, 97.8%; 2011, 97.3%; 2012, 97.7%; 2013, 96.5%; 2014, 96.0%; 2015, 94.8%; 2016, 95.5%; 2017, 95.1%; 2018, 94.8%; 2019, 93.8%; 2020, 95.6%; 2021, 93.6%; 2022, 95.3%; 2023 97.5%; 2024, 95.7%.</x:t>
+      <x:t>: These include: (a) Declaration of possession coupled with an order for sale in lieu of partition and (b) Stay of Eviction - after a Possession Order is granted but prior to actual repossession, the Defendant may apply to Court to seek a stay of eviction which, if granted, prevents repossession for a certain defined period.&lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by cells with missing data in the tables. Values of less than five, but not zero, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The data contain the number of final orders made against cases disposed by each Health and Social Care Trust and have the following proportions of postcode coverage: 2007, 95.2%; 2008, 95.6%; 2009, 97.9%; 2010, 97.8%; 2011, 97.3%; 2012, 97.7%; 2013, 96.5%; 2014, 96.0%; 2015, 94.8%; 2016, 95.5%; 2017, 95.1%; 2018, 94.8%; 2019, 93.8%; 2020, 95.6%; 2021, 93.6%; 2022, 95.3%; 2023 97.5%; 2024, 95.7%; 2025, 95.7%</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws-data.nisra.gov.uk/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MORTDISORDHSCT/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PFMCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mortgage cases disposed</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Justice</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
@@ -445,50 +445,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -594,136 +597,138 @@
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="4933950" cy="914400"/>
+    <xdr:ext cx="4953000" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="4933950" cy="914400"/>
+          <a:ext cx="4953000" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
   <x:location ref="A1" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <x:pivotFields count="10">
     <x:pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="18">
+      <x:items count="19">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
         <x:item x="15"/>
         <x:item x="16"/>
         <x:item x="17"/>
+        <x:item x="18"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="18">
+      <x:items count="19">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
         <x:item x="15"/>
         <x:item x="16"/>
         <x:item x="17"/>
+        <x:item x="18"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="HSCT" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="6">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Health and Social Care Trust" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="6">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="MORTDISORD" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="4">
         <x:item x="0"/>
@@ -731,51 +736,51 @@
         <x:item x="2"/>
         <x:item x="3"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Mortgages final orders made" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="4">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="UNIT" defaultSubtotal="0"/>
     <x:pivotField name="VALUE" dataField="1" defaultSubtotal="0"/>
   </x:pivotFields>
   <x:rowFields count="8">
     <x:field x="0"/>
     <x:field x="1"/>
     <x:field x="2"/>
     <x:field x="3"/>
     <x:field x="4"/>
     <x:field x="5"/>
     <x:field x="6"/>
     <x:field x="7"/>
   </x:rowFields>
-  <x:rowItems count="66">
+  <x:rowItems count="68">
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
@@ -798,50 +803,53 @@
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
     </x:i>
     <x:i>
       <x:x v="13"/>
     </x:i>
     <x:i>
       <x:x v="14"/>
     </x:i>
     <x:i>
       <x:x v="15"/>
     </x:i>
     <x:i>
       <x:x v="16"/>
     </x:i>
     <x:i>
       <x:x v="17"/>
     </x:i>
+    <x:i>
+      <x:x v="18"/>
+    </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
@@ -854,50 +862,53 @@
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
     </x:i>
     <x:i>
       <x:x v="13"/>
     </x:i>
     <x:i>
       <x:x v="14"/>
     </x:i>
     <x:i>
       <x:x v="15"/>
     </x:i>
     <x:i>
       <x:x v="16"/>
     </x:i>
     <x:i>
       <x:x v="17"/>
+    </x:i>
+    <x:i>
+      <x:x v="18"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
@@ -949,52 +960,52 @@
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
   </x:rowItems>
   <x:colItems count="1">
     <x:i i="0">
       <x:x v="0"/>
     </x:i>
   </x:colItems>
   <x:dataFields count="1">
     <x:dataField name="VALUE" fld="9" subtotal="sum" showDataAs="normal" baseField="0" baseItem="0" numFmtId="0"/>
   </x:dataFields>
   <x:pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" enableEdit="0" hideValuesRow="1"/>
     </x:ext>
   </x:extLst>
 </x:pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J433" totalsRowShown="0">
-  <x:autoFilter ref="A1:J433"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J457" totalsRowShown="0">
+  <x:autoFilter ref="A1:J457"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="HSCT"/>
     <x:tableColumn id="6" name="Health and Social Care Trust"/>
     <x:tableColumn id="7" name="MORTDISORD"/>
     <x:tableColumn id="8" name="Mortgages final orders made"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1497,51 +1508,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J433"/>
+  <x:dimension ref="A1:J457"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="48.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="28.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="18.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="56.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -15369,50 +15380,818 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I433" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J433" s="0">
         <x:v>750</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="434" spans="1:10">
+      <x:c r="A434" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B434" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C434" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D434" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E434" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F434" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G434" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H434" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I434" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J434" s="0">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="435" spans="1:10">
+      <x:c r="A435" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B435" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C435" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D435" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E435" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F435" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G435" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H435" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I435" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J435" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="436" spans="1:10">
+      <x:c r="A436" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B436" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C436" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D436" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E436" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F436" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G436" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H436" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I436" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J436" s="0">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="437" spans="1:10">
+      <x:c r="A437" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B437" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C437" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D437" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E437" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F437" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G437" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H437" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I437" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J437" s="0">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="438" spans="1:10">
+      <x:c r="A438" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B438" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C438" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D438" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E438" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F438" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G438" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H438" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I438" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J438" s="0">
+        <x:v>99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="439" spans="1:10">
+      <x:c r="A439" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B439" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C439" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D439" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E439" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F439" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G439" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H439" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I439" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J439" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="440" spans="1:10">
+      <x:c r="A440" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B440" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C440" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D440" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E440" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F440" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G440" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H440" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I440" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J440" s="0">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="441" spans="1:10">
+      <x:c r="A441" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B441" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C441" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D441" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E441" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F441" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G441" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H441" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I441" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J441" s="0">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="442" spans="1:10">
+      <x:c r="A442" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B442" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C442" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D442" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E442" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F442" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G442" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H442" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I442" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J442" s="0">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="443" spans="1:10">
+      <x:c r="A443" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B443" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C443" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D443" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E443" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F443" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G443" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H443" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I443" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J443" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="444" spans="1:10">
+      <x:c r="A444" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B444" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C444" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D444" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E444" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F444" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G444" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H444" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I444" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J444" s="0">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="445" spans="1:10">
+      <x:c r="A445" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B445" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C445" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D445" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E445" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F445" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G445" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H445" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I445" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J445" s="0">
+        <x:v>199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="446" spans="1:10">
+      <x:c r="A446" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B446" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C446" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D446" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E446" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F446" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G446" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H446" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I446" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J446" s="0">
+        <x:v>127</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="447" spans="1:10">
+      <x:c r="A447" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B447" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C447" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D447" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E447" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F447" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G447" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H447" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I447" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J447" s="0">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="448" spans="1:10">
+      <x:c r="A448" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B448" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C448" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D448" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E448" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F448" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G448" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H448" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I448" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J448" s="0">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="449" spans="1:10">
+      <x:c r="A449" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B449" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C449" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D449" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E449" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F449" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G449" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H449" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I449" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J449" s="0">
+        <x:v>244</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="450" spans="1:10">
+      <x:c r="A450" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B450" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C450" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D450" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E450" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F450" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G450" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H450" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I450" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J450" s="0">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="451" spans="1:10">
+      <x:c r="A451" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B451" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C451" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D451" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E451" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F451" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G451" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H451" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I451" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J451" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="452" spans="1:10">
+      <x:c r="A452" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B452" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C452" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D452" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E452" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F452" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G452" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H452" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I452" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J452" s="0">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="453" spans="1:10">
+      <x:c r="A453" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B453" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C453" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D453" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E453" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F453" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G453" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H453" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I453" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J453" s="0">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="454" spans="1:10">
+      <x:c r="A454" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B454" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C454" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D454" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E454" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F454" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G454" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H454" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I454" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J454" s="0">
+        <x:v>490</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="455" spans="1:10">
+      <x:c r="A455" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B455" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C455" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D455" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E455" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F455" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G455" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H455" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I455" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J455" s="0">
+        <x:v>123</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="456" spans="1:10">
+      <x:c r="A456" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B456" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C456" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D456" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E456" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F456" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G456" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H456" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I456" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J456" s="0">
+        <x:v>416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="457" spans="1:10">
+      <x:c r="A457" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B457" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C457" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D457" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E457" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F457" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G457" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H457" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I457" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J457" s="0">
+        <x:v>1029</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -15444,150 +16223,152 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J433" sheet="Unpivoted"/>
+    <x:worksheetSource ref="A1:J457" sheet="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="MORTDISORD"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Final orders made against mortgages cases disposed"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="18">
+      <x:sharedItems count="19">
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="18">
+      <x:sharedItems count="19">
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="HSCT">
       <x:sharedItems count="6">
         <x:s v="BHSCT"/>
         <x:s v="NHSCT"/>
         <x:s v="SEHSCT"/>
         <x:s v="SHSCT"/>
         <x:s v="WHSCT"/>
         <x:s v="N92000002"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Health and Social Care Trust">
       <x:sharedItems count="6">
         <x:s v="Belfast"/>
         <x:s v="Northern"/>
         <x:s v="South Eastern"/>
         <x:s v="Southern"/>
         <x:s v="Western"/>
         <x:s v="NI"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="MORTDISORD">
       <x:sharedItems count="4">
         <x:s v="MORTDISORDPSPO"/>
         <x:s v="MORTDISORDSPCO"/>
         <x:s v="MORTDISORDFOO"/>
         <x:s v="ALL"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Mortgages final orders made">
       <x:sharedItems count="4">
         <x:s v="Mortgages Final Possession and Sale and Possession orders"/>
         <x:s v="Mortgages Final Suspended Possession and Combined orders"/>
         <x:s v="Mortgages Final Other orders"/>
         <x:s v="All Mortgages Final orders made"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="5" maxValue="3157" count="256">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="5" maxValue="3157" count="266">
         <x:n v="119"/>
         <x:n v="76"/>
         <x:n v="52"/>
         <x:n v="247"/>
         <x:n v="169"/>
         <x:n v="84"/>
         <x:n v="56"/>
         <x:n v="309"/>
         <x:n v="117"/>
         <x:n v="53"/>
         <x:n v="51"/>
         <x:n v="221"/>
         <x:n v="142"/>
         <x:n v="45"/>
         <x:n v="31"/>
         <x:n v="218"/>
         <x:n v="129"/>
         <x:n v="43"/>
         <x:n v="36"/>
         <x:n v="208"/>
         <x:n v="708"/>
         <x:n v="313"/>
         <x:n v="242"/>
         <x:n v="1263"/>
         <x:n v="191"/>
@@ -15800,34 +16581,44 @@
         <x:n v="109"/>
         <x:n v="48"/>
         <x:n v="219"/>
         <x:n v="54"/>
         <x:n v="74"/>
         <x:n v="83"/>
         <x:n v="75"/>
         <x:n v="273"/>
         <x:n v="66"/>
         <x:n v="100"/>
         <x:n v="57"/>
         <x:n v="88"/>
         <x:n v="70"/>
         <x:n v="123"/>
         <x:n v="311"/>
         <x:n v="91"/>
         <x:n v="525"/>
         <x:n v="92"/>
         <x:n v="29"/>
         <x:n v="69"/>
         <x:n v="133"/>
         <x:n v="102"/>
         <x:n v="44"/>
         <x:n v="206"/>
         <x:n v="750"/>
+        <x:n v="72"/>
+        <x:n v="99"/>
+        <x:n v="90"/>
+        <x:n v="94"/>
+        <x:n v="199"/>
+        <x:n v="244"/>
+        <x:n v="78"/>
+        <x:n v="490"/>
+        <x:n v="416"/>
+        <x:n v="1029"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>