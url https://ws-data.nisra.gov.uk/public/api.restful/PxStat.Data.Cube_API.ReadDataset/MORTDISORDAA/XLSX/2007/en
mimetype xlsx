--- v3 (2026-03-10)
+++ v4 (2026-04-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75dd59a567fa4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e25e835f035f445ea06e82e310de27f4.psmdcp" Id="Rf24b5208162f47ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebc0261d9ee4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b81ed80b7cfb41308772a7b7c282be12.psmdcp" Id="R13abbd950044426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>