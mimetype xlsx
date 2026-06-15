--- v4 (2026-04-24)
+++ v5 (2026-06-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebc0261d9ee4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b81ed80b7cfb41308772a7b7c282be12.psmdcp" Id="R13abbd950044426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a41784a8dbb46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd6c3286b5db42c1980abb4e02470333.psmdcp" Id="Rad6cff294f11436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>