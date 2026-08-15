--- v5 (2026-06-15)
+++ v6 (2026-08-15)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a41784a8dbb46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd6c3286b5db42c1980abb4e02470333.psmdcp" Id="Rad6cff294f11436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2081253d33314f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4130ae5dd364ca2b67374ed22904f6d.psmdcp" Id="R3d372d966317442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>MORTDISORDAA</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Mortgages cases disposed orders made</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>28/07/2025 09:30:00</x:t>
+    <x:t>02/07/2026 09:30:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>The number of final orders made against mortgage cases disposed in the High Court. Datasets are produced on an annual year basis. The dataset is entered onto ICOS, the Integrated Courts Operations System. The data are then extracted and merged with the Central Postcode Directory, and aggregated information uploaded to this portal.&lt;br&gt;&lt;br&gt;Northern Ireland Courts and Tribunals Service collects information on writs and originating summonses issued in respect of mortgages in Chancery Division of the Northern Ireland High Court. This covers both Northern Ireland Housing Executive and private mortgages, and relates to both domestic and commercial properties. A mortgage case may involve more than one address or a land property. In such cases, the first postcode address entered onto ICOS is used. Not all writs and originating summonses lead to eviction.&lt;br&gt;&lt;br&gt;A plaintiff begins an action for an order for possession of property. The court, following a judicial hearing, may grant an order for possession. This entitles the plaintiff to apply for an order to have the defendant evicted. However, even where an order for eviction is issued the parties can still negotiate a compromise to prevent eviction.&lt;br&gt;&lt;br&gt;When a case is disposed of, it may have more than one final order made. This database contains the last final order made. A description of the orders is below:&lt;br&gt;&lt;br&gt;</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Possession</x:t>
@@ -208,51 +208,51 @@
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>: The mortgage action is dismissed by the courts.&lt;br&gt;</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Other orders</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>: These include: (a) Declaration of possession coupled with an order for sale in lieu of partition and (b) Stay of Eviction - after a Possession Order is granted but prior to actual repossession, the Defendant may apply to Court to seek a stay of eviction which, if granted, prevents repossession for a certain defined period.&lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by cells with missing data in the tables. Values of less than four, but not zero, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The data contain the number of final orders made against cases disposed by each Assembly Area and have the following proportions of postcode coverage: 2010, 97.8%; 2011, 97.3%; 2012, 97.7%; 2013, 96.5%; 2014, 96.0%; 2015, 94.8%; 2016, 95.5%; 2017, 95.1%; 2018, 94.8%; 2019, 93.8%; 2020, 95.6%; 2021, 93.6%; 2022, 95.3%; 2023, 97.5%; 2024, 95.7%.</x:t>
+      <x:t>: These include: (a) Declaration of possession coupled with an order for sale in lieu of partition and (b) Stay of Eviction - after a Possession Order is granted but prior to actual repossession, the Defendant may apply to Court to seek a stay of eviction which, if granted, prevents repossession for a certain defined period.&lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by cells with missing data in the tables. Values of less than five, but not zero, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The data contain the number of final orders made against cases disposed by each Assembly Area and have the following proportions of postcode coverage: 2010, 97.8%; 2011, 97.3%; 2012, 97.7%; 2013, 96.5%; 2014, 96.0%; 2015, 94.8%; 2016, 95.5%; 2017, 95.1%; 2018, 94.8%; 2019, 93.8%; 2020, 95.6%; 2021, 93.6%; 2022, 95.3%; 2023, 97.5%; 2024, 95.7% and; 2025, 95.7%</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws-data.nisra.gov.uk/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MORTDISORDAA/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PFMCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mortgage cases disposed</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Justice</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
@@ -514,50 +514,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -708,85 +711,87 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
   <x:location ref="A1" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <x:pivotFields count="10">
     <x:pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="15">
+      <x:items count="16">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
+        <x:item x="15"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="15">
+      <x:items count="16">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
+        <x:item x="15"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="AA" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="19">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
         <x:item x="15"/>
         <x:item x="16"/>
         <x:item x="17"/>
         <x:item x="18"/>
       </x:items>
     </x:pivotField>
@@ -820,51 +825,51 @@
         <x:item x="2"/>
         <x:item x="3"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Mortgages final orders made" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="4">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="UNIT" defaultSubtotal="0"/>
     <x:pivotField name="VALUE" dataField="1" defaultSubtotal="0"/>
   </x:pivotFields>
   <x:rowFields count="8">
     <x:field x="0"/>
     <x:field x="1"/>
     <x:field x="2"/>
     <x:field x="3"/>
     <x:field x="4"/>
     <x:field x="5"/>
     <x:field x="6"/>
     <x:field x="7"/>
   </x:rowFields>
-  <x:rowItems count="86">
+  <x:rowItems count="88">
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
@@ -878,97 +883,103 @@
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
     </x:i>
     <x:i>
       <x:x v="13"/>
     </x:i>
     <x:i>
       <x:x v="14"/>
     </x:i>
+    <x:i>
+      <x:x v="15"/>
+    </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
     </x:i>
     <x:i>
       <x:x v="13"/>
     </x:i>
     <x:i>
       <x:x v="14"/>
+    </x:i>
+    <x:i>
+      <x:x v="15"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
@@ -1098,52 +1109,52 @@
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
   </x:rowItems>
   <x:colItems count="1">
     <x:i i="0">
       <x:x v="0"/>
     </x:i>
   </x:colItems>
   <x:dataFields count="1">
     <x:dataField name="VALUE" fld="9" subtotal="sum" showDataAs="normal" baseField="0" baseItem="0" numFmtId="0"/>
   </x:dataFields>
   <x:pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" enableEdit="0" hideValuesRow="1"/>
     </x:ext>
   </x:extLst>
 </x:pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J1141" totalsRowShown="0">
-  <x:autoFilter ref="A1:J1141"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J1217" totalsRowShown="0">
+  <x:autoFilter ref="A1:J1217"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="AA"/>
     <x:tableColumn id="6" name="Assembly Area"/>
     <x:tableColumn id="7" name="MORTDISORD"/>
     <x:tableColumn id="8" name="Mortgages final orders made"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1646,51 +1657,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J1141"/>
+  <x:dimension ref="A1:J1217"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="48.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="27.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="18.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="56.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -3408,85 +3419,79 @@
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J55" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="56" spans="1:10">
       <x:c r="A56" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J56" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="57" spans="1:10">
       <x:c r="A57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>61</x:v>
@@ -3920,85 +3925,79 @@
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J71" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="72" spans="1:10">
       <x:c r="A72" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J72" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="73" spans="1:10">
       <x:c r="A73" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>61</x:v>
@@ -4670,85 +4669,79 @@
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J95" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="96" spans="1:10">
       <x:c r="A96" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J96" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="97" spans="1:10">
       <x:c r="A97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>61</x:v>
@@ -5298,85 +5291,79 @@
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J115" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="116" spans="1:10">
       <x:c r="A116" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J116" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="117" spans="1:10">
       <x:c r="A117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>61</x:v>
@@ -8736,85 +8723,79 @@
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J223" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="224" spans="1:10">
       <x:c r="A224" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J224" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="225" spans="1:10">
       <x:c r="A225" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>61</x:v>
@@ -14112,85 +14093,79 @@
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I391" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J391" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="392" spans="1:10">
       <x:c r="A392" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H392" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I392" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J392" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="393" spans="1:10">
       <x:c r="A393" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>61</x:v>
@@ -15805,53 +15780,50 @@
       </x:c>
       <x:c r="B444" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H444" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I444" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J444" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="445" spans="1:10">
       <x:c r="A445" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>61</x:v>
@@ -16558,53 +16530,50 @@
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H468" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I468" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J468" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="469" spans="1:10">
       <x:c r="A469" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>61</x:v>
@@ -16654,85 +16623,79 @@
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I471" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J471" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="472" spans="1:10">
       <x:c r="A472" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H472" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I472" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J472" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="473" spans="1:10">
       <x:c r="A473" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>61</x:v>
@@ -17288,85 +17251,79 @@
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I491" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J491" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="492" spans="1:10">
       <x:c r="A492" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H492" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I492" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J492" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="493" spans="1:10">
       <x:c r="A493" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>61</x:v>
@@ -18056,85 +18013,79 @@
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I515" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J515" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="516" spans="1:10">
       <x:c r="A516" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H516" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I516" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J516" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="517" spans="1:10">
       <x:c r="A517" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
         <x:v>61</x:v>
@@ -19836,85 +19787,79 @@
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I571" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J571" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="572" spans="1:10">
       <x:c r="A572" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G572" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H572" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I572" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J572" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="573" spans="1:10">
       <x:c r="A573" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H573" s="0" t="s">
         <x:v>61</x:v>
@@ -20854,85 +20799,79 @@
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I603" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J603" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="604" spans="1:10">
       <x:c r="A604" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H604" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I604" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J604" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="605" spans="1:10">
       <x:c r="A605" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
         <x:v>61</x:v>
@@ -21110,85 +21049,79 @@
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I611" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J611" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="612" spans="1:10">
       <x:c r="A612" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H612" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I612" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J612" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="613" spans="1:10">
       <x:c r="A613" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>61</x:v>
@@ -21732,85 +21665,79 @@
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I631" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J631" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="632" spans="1:10">
       <x:c r="A632" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H632" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I632" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J632" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="633" spans="1:10">
       <x:c r="A633" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
         <x:v>61</x:v>
@@ -22494,85 +22421,79 @@
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H655" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I655" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J655" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="656" spans="1:10">
       <x:c r="A656" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H656" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I656" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J656" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="657" spans="1:10">
       <x:c r="A657" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H657" s="0" t="s">
         <x:v>61</x:v>
@@ -22622,85 +22543,79 @@
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H659" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I659" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J659" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="660" spans="1:10">
       <x:c r="A660" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D660" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H660" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I660" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J660" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="661" spans="1:10">
       <x:c r="A661" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H661" s="0" t="s">
         <x:v>61</x:v>
@@ -23622,85 +23537,79 @@
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I691" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J691" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="692" spans="1:10">
       <x:c r="A692" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D692" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F692" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G692" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H692" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I692" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J692" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="693" spans="1:10">
       <x:c r="A693" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D693" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F693" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H693" s="0" t="s">
         <x:v>61</x:v>
@@ -24122,85 +24031,79 @@
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I707" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J707" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="708" spans="1:10">
       <x:c r="A708" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H708" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I708" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J708" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="709" spans="1:10">
       <x:c r="A709" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
         <x:v>61</x:v>
@@ -24378,85 +24281,79 @@
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H715" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I715" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J715" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="716" spans="1:10">
       <x:c r="A716" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G716" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H716" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I716" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J716" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="717" spans="1:10">
       <x:c r="A717" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H717" s="0" t="s">
         <x:v>61</x:v>
@@ -24634,85 +24531,79 @@
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H723" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I723" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J723" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="724" spans="1:10">
       <x:c r="A724" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D724" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E724" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F724" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G724" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H724" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I724" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J724" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="725" spans="1:10">
       <x:c r="A725" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F725" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H725" s="0" t="s">
         <x:v>61</x:v>
@@ -24890,85 +24781,79 @@
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C731" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D731" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E731" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F731" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H731" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I731" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J731" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="732" spans="1:10">
       <x:c r="A732" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D732" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E732" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F732" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G732" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H732" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I732" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J732" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="733" spans="1:10">
       <x:c r="A733" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D733" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E733" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F733" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H733" s="0" t="s">
         <x:v>61</x:v>
@@ -26242,85 +26127,79 @@
       </x:c>
       <x:c r="B774" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D774" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E774" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F774" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G774" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H774" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I774" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J774" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="775" spans="1:10">
       <x:c r="A775" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D775" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E775" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F775" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G775" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H775" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I775" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J775" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="776" spans="1:10">
       <x:c r="A776" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D776" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E776" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F776" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G776" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H776" s="0" t="s">
         <x:v>59</x:v>
@@ -26858,53 +26737,50 @@
       </x:c>
       <x:c r="B794" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C794" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D794" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E794" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F794" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G794" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H794" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I794" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J794" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="795" spans="1:10">
       <x:c r="A795" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C795" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D795" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E795" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F795" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G795" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H795" s="0" t="s">
         <x:v>57</x:v>
@@ -28790,53 +28666,50 @@
       </x:c>
       <x:c r="B857" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C857" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D857" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E857" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F857" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G857" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H857" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I857" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J857" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="858" spans="1:10">
       <x:c r="A858" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C858" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D858" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E858" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F858" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G858" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H858" s="0" t="s">
         <x:v>54</x:v>
@@ -28854,85 +28727,79 @@
       </x:c>
       <x:c r="B859" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C859" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D859" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E859" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F859" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G859" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H859" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I859" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J859" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="860" spans="1:10">
       <x:c r="A860" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C860" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D860" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E860" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F860" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G860" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H860" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I860" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J860" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="861" spans="1:10">
       <x:c r="A861" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C861" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D861" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E861" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F861" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G861" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H861" s="0" t="s">
         <x:v>61</x:v>
@@ -29322,53 +29189,50 @@
       </x:c>
       <x:c r="B874" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C874" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D874" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E874" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F874" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G874" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H874" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I874" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J874" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="875" spans="1:10">
       <x:c r="A875" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C875" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D875" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E875" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F875" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G875" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H875" s="0" t="s">
         <x:v>57</x:v>
@@ -29871,53 +29735,50 @@
       </x:c>
       <x:c r="B892" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C892" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D892" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E892" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F892" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G892" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H892" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I892" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J892" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="893" spans="1:10">
       <x:c r="A893" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B893" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C893" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D893" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E893" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F893" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G893" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H893" s="0" t="s">
         <x:v>61</x:v>
@@ -29935,53 +29796,50 @@
       </x:c>
       <x:c r="B894" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C894" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D894" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E894" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F894" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G894" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H894" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I894" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J894" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="895" spans="1:10">
       <x:c r="A895" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C895" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D895" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E895" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F895" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G895" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H895" s="0" t="s">
         <x:v>57</x:v>
@@ -30060,85 +29918,79 @@
       </x:c>
       <x:c r="B898" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C898" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D898" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E898" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F898" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G898" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H898" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I898" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J898" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="899" spans="1:10">
       <x:c r="A899" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B899" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C899" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D899" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E899" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F899" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G899" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H899" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I899" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J899" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="900" spans="1:10">
       <x:c r="A900" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B900" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C900" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D900" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E900" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F900" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G900" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H900" s="0" t="s">
         <x:v>59</x:v>
@@ -30310,53 +30162,50 @@
       </x:c>
       <x:c r="B906" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C906" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D906" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E906" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F906" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G906" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H906" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I906" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J906" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="907" spans="1:10">
       <x:c r="A907" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C907" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D907" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E907" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F907" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G907" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H907" s="0" t="s">
         <x:v>57</x:v>
@@ -30371,53 +30220,50 @@
       </x:c>
       <x:c r="B908" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C908" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D908" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E908" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F908" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G908" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H908" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I908" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J908" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="909" spans="1:10">
       <x:c r="A909" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B909" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C909" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D909" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E909" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F909" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G909" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H909" s="0" t="s">
         <x:v>61</x:v>
@@ -31089,85 +30935,79 @@
       </x:c>
       <x:c r="B931" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C931" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D931" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E931" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F931" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G931" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H931" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I931" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J931" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="932" spans="1:10">
       <x:c r="A932" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B932" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C932" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D932" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E932" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F932" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G932" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H932" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I932" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J932" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="933" spans="1:10">
       <x:c r="A933" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B933" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C933" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D933" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E933" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F933" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G933" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H933" s="0" t="s">
         <x:v>61</x:v>
@@ -31217,85 +31057,79 @@
       </x:c>
       <x:c r="B935" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C935" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D935" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E935" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F935" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G935" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H935" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I935" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J935" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="936" spans="1:10">
       <x:c r="A936" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B936" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C936" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D936" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E936" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F936" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G936" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H936" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I936" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J936" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="937" spans="1:10">
       <x:c r="A937" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B937" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C937" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D937" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E937" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F937" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G937" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H937" s="0" t="s">
         <x:v>61</x:v>
@@ -31929,85 +31763,79 @@
       </x:c>
       <x:c r="B958" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C958" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D958" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E958" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F958" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G958" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H958" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I958" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J958" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="959" spans="1:10">
       <x:c r="A959" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B959" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C959" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D959" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E959" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F959" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G959" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H959" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I959" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J959" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="960" spans="1:10">
       <x:c r="A960" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B960" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C960" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D960" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E960" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F960" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G960" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H960" s="0" t="s">
         <x:v>59</x:v>
@@ -32461,85 +32289,79 @@
       </x:c>
       <x:c r="B975" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C975" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D975" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E975" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F975" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G975" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H975" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I975" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J975" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="976" spans="1:10">
       <x:c r="A976" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B976" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C976" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D976" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E976" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F976" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G976" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H976" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I976" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J976" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="977" spans="1:10">
       <x:c r="A977" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B977" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C977" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D977" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E977" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F977" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G977" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H977" s="0" t="s">
         <x:v>61</x:v>
@@ -33086,85 +32908,79 @@
       </x:c>
       <x:c r="B995" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C995" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D995" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E995" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F995" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G995" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H995" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I995" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J995" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="996" spans="1:10">
       <x:c r="A996" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B996" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C996" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D996" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E996" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F996" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G996" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H996" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I996" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J996" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="997" spans="1:10">
       <x:c r="A997" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B997" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C997" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D997" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E997" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F997" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G997" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H997" s="0" t="s">
         <x:v>61</x:v>
@@ -33714,85 +33530,79 @@
       </x:c>
       <x:c r="B1015" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1015" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1015" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1015" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F1015" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G1015" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H1015" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I1015" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1015" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1016" spans="1:10">
       <x:c r="A1016" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1016" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1016" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1016" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1016" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F1016" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G1016" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H1016" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I1016" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1016" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1017" spans="1:10">
       <x:c r="A1017" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1017" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1017" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1017" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1017" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F1017" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G1017" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1017" s="0" t="s">
         <x:v>61</x:v>
@@ -34592,85 +34402,79 @@
       </x:c>
       <x:c r="B1043" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1043" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1043" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1043" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F1043" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G1043" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H1043" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I1043" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1043" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1044" spans="1:10">
       <x:c r="A1044" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1044" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1044" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1044" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F1044" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G1044" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H1044" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I1044" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1044" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1045" spans="1:10">
       <x:c r="A1045" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1045" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1045" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1045" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F1045" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G1045" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1045" s="0" t="s">
         <x:v>61</x:v>
@@ -36226,85 +36030,79 @@
       </x:c>
       <x:c r="B1095" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1095" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1095" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1095" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F1095" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G1095" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H1095" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I1095" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1095" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1096" spans="1:10">
       <x:c r="A1096" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1096" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1096" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1096" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1096" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F1096" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G1096" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H1096" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I1096" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1096" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1097" spans="1:10">
       <x:c r="A1097" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1097" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1097" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1097" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1097" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F1097" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G1097" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1097" s="0" t="s">
         <x:v>61</x:v>
@@ -36726,85 +36524,79 @@
       </x:c>
       <x:c r="B1111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1111" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1111" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1111" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F1111" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G1111" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H1111" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I1111" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1111" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1112" spans="1:10">
       <x:c r="A1112" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1112" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1112" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1112" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1112" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F1112" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G1112" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H1112" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I1112" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1112" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1113" spans="1:10">
       <x:c r="A1113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1113" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1113" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1113" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1113" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F1113" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G1113" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1113" s="0" t="s">
         <x:v>61</x:v>
@@ -37688,50 +37480,2452 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1141" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1141" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1141" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F1141" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G1141" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1141" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I1141" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J1141" s="0">
         <x:v>750</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1142" spans="1:10">
+      <x:c r="A1142" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1142" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1142" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1142" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1142" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1142" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1142" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1142" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1142" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1142" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1143" spans="1:10">
+      <x:c r="A1143" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1143" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1143" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1143" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1143" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1143" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1143" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1143" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1143" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1143" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1144" spans="1:10">
+      <x:c r="A1144" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1144" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1144" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1144" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1144" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1144" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1144" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1144" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1144" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1144" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1145" spans="1:10">
+      <x:c r="A1145" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1145" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1145" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1145" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1145" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1145" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1145" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1145" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1145" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1145" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1146" spans="1:10">
+      <x:c r="A1146" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1146" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1146" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1146" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1146" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1146" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1146" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1146" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1146" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1146" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1147" spans="1:10">
+      <x:c r="A1147" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1147" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1147" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1147" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1147" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1147" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1147" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1147" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1147" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1147" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1148" spans="1:10">
+      <x:c r="A1148" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1148" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1148" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1148" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1148" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1148" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1148" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1148" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1148" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1148" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1149" spans="1:10">
+      <x:c r="A1149" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1149" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1149" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1149" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1149" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1149" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1149" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1149" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1149" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1149" s="0">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1150" spans="1:10">
+      <x:c r="A1150" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1150" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1150" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1150" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1150" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1150" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1150" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1150" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1150" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1151" spans="1:10">
+      <x:c r="A1151" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1151" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1151" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1151" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1151" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1151" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1151" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1151" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1151" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1152" spans="1:10">
+      <x:c r="A1152" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1152" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1152" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1152" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1152" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1152" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1152" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1152" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1152" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1152" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1153" spans="1:10">
+      <x:c r="A1153" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1153" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1153" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1153" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1153" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1153" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1153" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1153" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1153" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1153" s="0">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1154" spans="1:10">
+      <x:c r="A1154" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1154" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1154" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1154" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1154" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1154" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1154" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1154" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1154" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1154" s="0">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1155" spans="1:10">
+      <x:c r="A1155" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1155" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1155" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1155" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1155" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1155" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1155" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1155" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1155" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1155" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1156" spans="1:10">
+      <x:c r="A1156" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1156" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1156" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1156" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1156" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1156" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1156" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1156" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1156" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1156" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1157" spans="1:10">
+      <x:c r="A1157" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1157" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1157" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1157" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1157" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1157" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1157" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1157" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1157" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1157" s="0">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1158" spans="1:10">
+      <x:c r="A1158" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1158" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1158" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1158" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1158" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1158" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1158" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1158" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1158" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1158" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1159" spans="1:10">
+      <x:c r="A1159" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1159" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1159" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1159" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1159" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1159" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1159" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1159" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1159" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1159" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1160" spans="1:10">
+      <x:c r="A1160" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1160" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1160" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1160" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1160" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1160" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1160" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1160" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1160" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1160" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1161" spans="1:10">
+      <x:c r="A1161" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1161" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1161" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1161" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1161" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1161" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1161" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1161" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1161" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1161" s="0">
+        <x:v>51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1162" spans="1:10">
+      <x:c r="A1162" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1162" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1162" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1162" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1162" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1162" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1162" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1162" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1162" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1162" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1163" spans="1:10">
+      <x:c r="A1163" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1163" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1163" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1163" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1163" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1163" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1163" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1163" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1163" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1164" spans="1:10">
+      <x:c r="A1164" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1164" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1164" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1164" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1164" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1164" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1164" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1164" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1164" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1165" spans="1:10">
+      <x:c r="A1165" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1165" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1165" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1165" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1165" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1165" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1165" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1165" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1165" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1165" s="0">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1166" spans="1:10">
+      <x:c r="A1166" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1166" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1166" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1166" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1166" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1166" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1166" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1166" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1166" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1166" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1167" spans="1:10">
+      <x:c r="A1167" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1167" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1167" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1167" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1167" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1167" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1167" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1167" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1167" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1167" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1168" spans="1:10">
+      <x:c r="A1168" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1168" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1168" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1168" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1168" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1168" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1168" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1168" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1168" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1168" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1169" spans="1:10">
+      <x:c r="A1169" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1169" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1169" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1169" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1169" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1169" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1169" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1169" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1169" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1169" s="0">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1170" spans="1:10">
+      <x:c r="A1170" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1170" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1170" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1170" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1170" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1170" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1170" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1170" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1170" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1170" s="0">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1171" spans="1:10">
+      <x:c r="A1171" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1171" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1171" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1171" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1171" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1171" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1171" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1171" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1171" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1171" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1172" spans="1:10">
+      <x:c r="A1172" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1172" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1172" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1172" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1172" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1172" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1172" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1172" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1172" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1172" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1173" spans="1:10">
+      <x:c r="A1173" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1173" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1173" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1173" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1173" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1173" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1173" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1173" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1173" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1173" s="0">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1174" spans="1:10">
+      <x:c r="A1174" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1174" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1174" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1174" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1174" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1174" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1174" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1174" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1174" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1174" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1175" spans="1:10">
+      <x:c r="A1175" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1175" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1175" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1175" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1175" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1175" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1175" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1175" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1175" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1175" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1176" spans="1:10">
+      <x:c r="A1176" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1176" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1176" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1176" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1176" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1176" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1176" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1176" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1176" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1176" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1177" spans="1:10">
+      <x:c r="A1177" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1177" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1177" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1177" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1177" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1177" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1177" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1177" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1177" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1177" s="0">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1178" spans="1:10">
+      <x:c r="A1178" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1178" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1178" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1178" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1178" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1178" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1178" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1178" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1178" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1178" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1179" spans="1:10">
+      <x:c r="A1179" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1179" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1179" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1179" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1179" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1179" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1179" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1179" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1179" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1179" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1180" spans="1:10">
+      <x:c r="A1180" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1180" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1180" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1180" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1180" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1180" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1180" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1180" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1180" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1180" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1181" spans="1:10">
+      <x:c r="A1181" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1181" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1181" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1181" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1181" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1181" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1181" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1181" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1181" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1181" s="0">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1182" spans="1:10">
+      <x:c r="A1182" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1182" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1182" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1182" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1182" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1182" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1182" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1182" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1182" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1182" s="0">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1183" spans="1:10">
+      <x:c r="A1183" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1183" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1183" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1183" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1183" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1183" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1183" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1183" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1183" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1183" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1184" spans="1:10">
+      <x:c r="A1184" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1184" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1184" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1184" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1184" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1184" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1184" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1184" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1184" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1184" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1185" spans="1:10">
+      <x:c r="A1185" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1185" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1185" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1185" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1185" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1185" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1185" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1185" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1185" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1185" s="0">
+        <x:v>93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1186" spans="1:10">
+      <x:c r="A1186" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1186" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1186" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1186" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1186" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1186" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1186" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1186" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1186" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1186" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1187" spans="1:10">
+      <x:c r="A1187" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1187" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1187" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1187" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1187" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1187" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1187" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1187" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1187" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1187" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1188" spans="1:10">
+      <x:c r="A1188" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1188" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1188" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1188" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1188" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1188" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1188" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1188" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1188" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1188" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1189" spans="1:10">
+      <x:c r="A1189" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1189" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1189" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1189" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1189" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1189" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1189" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1189" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1189" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1189" s="0">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1190" spans="1:10">
+      <x:c r="A1190" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1190" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1190" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1190" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1190" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F1190" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G1190" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1190" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1190" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1190" s="0">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1191" spans="1:10">
+      <x:c r="A1191" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1191" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1191" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1191" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1191" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F1191" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G1191" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1191" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1191" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1192" spans="1:10">
+      <x:c r="A1192" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1192" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1192" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1192" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1192" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F1192" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G1192" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1192" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1192" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1193" spans="1:10">
+      <x:c r="A1193" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1193" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1193" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1193" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1193" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F1193" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G1193" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1193" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1193" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1193" s="0">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1194" spans="1:10">
+      <x:c r="A1194" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1194" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1194" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1194" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1194" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F1194" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G1194" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1194" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1194" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1194" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1195" spans="1:10">
+      <x:c r="A1195" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1195" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1195" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1195" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1195" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F1195" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G1195" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1195" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1195" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1196" spans="1:10">
+      <x:c r="A1196" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1196" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1196" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1196" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1196" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F1196" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G1196" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1196" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1196" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1197" spans="1:10">
+      <x:c r="A1197" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1197" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1197" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1197" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1197" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F1197" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G1197" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1197" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1197" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1197" s="0">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1198" spans="1:10">
+      <x:c r="A1198" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1198" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1198" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1198" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1198" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F1198" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G1198" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1198" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1198" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1198" s="0">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1199" spans="1:10">
+      <x:c r="A1199" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1199" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1199" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1199" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1199" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F1199" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G1199" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1199" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1199" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1199" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1200" spans="1:10">
+      <x:c r="A1200" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1200" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1200" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1200" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1200" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F1200" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G1200" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1200" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1200" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1200" s="0">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1201" spans="1:10">
+      <x:c r="A1201" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1201" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1201" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1201" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1201" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F1201" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G1201" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1201" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1201" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1201" s="0">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1202" spans="1:10">
+      <x:c r="A1202" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1202" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1202" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1202" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1202" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F1202" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G1202" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1202" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1202" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1202" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1203" spans="1:10">
+      <x:c r="A1203" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1203" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1203" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1203" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1203" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F1203" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G1203" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1203" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1203" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1203" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1204" spans="1:10">
+      <x:c r="A1204" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1204" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1204" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1204" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1204" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F1204" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G1204" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1204" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1204" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1204" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1205" spans="1:10">
+      <x:c r="A1205" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1205" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1205" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1205" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1205" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F1205" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G1205" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1205" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1205" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1205" s="0">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1206" spans="1:10">
+      <x:c r="A1206" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1206" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1206" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1206" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1206" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F1206" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G1206" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1206" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1206" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1206" s="0">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1207" spans="1:10">
+      <x:c r="A1207" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1207" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1207" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1207" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1207" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F1207" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G1207" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1207" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1207" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1207" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1208" spans="1:10">
+      <x:c r="A1208" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1208" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1208" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1208" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1208" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F1208" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G1208" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1208" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1208" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1208" s="0">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1209" spans="1:10">
+      <x:c r="A1209" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1209" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1209" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1209" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1209" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F1209" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G1209" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1209" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1209" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1209" s="0">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1210" spans="1:10">
+      <x:c r="A1210" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1210" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1210" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1210" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1210" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F1210" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G1210" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1210" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1210" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1210" s="0">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1211" spans="1:10">
+      <x:c r="A1211" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1211" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1211" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1211" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1211" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F1211" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G1211" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1211" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1211" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1212" spans="1:10">
+      <x:c r="A1212" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1212" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1212" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1212" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1212" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F1212" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G1212" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1212" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1212" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1213" spans="1:10">
+      <x:c r="A1213" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1213" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1213" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1213" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1213" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F1213" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G1213" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1213" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1213" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1213" s="0">
+        <x:v>51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1214" spans="1:10">
+      <x:c r="A1214" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1214" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1214" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1214" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1214" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F1214" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G1214" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1214" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1214" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1214" s="0">
+        <x:v>490</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1215" spans="1:10">
+      <x:c r="A1215" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1215" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1215" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1215" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1215" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F1215" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G1215" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1215" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1215" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1215" s="0">
+        <x:v>123</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1216" spans="1:10">
+      <x:c r="A1216" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1216" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1216" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1216" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1216" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F1216" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G1216" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1216" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1216" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1216" s="0">
+        <x:v>416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1217" spans="1:10">
+      <x:c r="A1217" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1217" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1217" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1217" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1217" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F1217" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G1217" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1217" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1217" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1217" s="0">
+        <x:v>1029</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -37763,99 +39957,101 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J1141" sheet="Unpivoted"/>
+    <x:worksheetSource ref="A1:J1217" sheet="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="MORTDISORD"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Final orders made against mortgages cases disposed"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="15">
+      <x:sharedItems count="16">
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="15">
+      <x:sharedItems count="16">
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="AA">
       <x:sharedItems count="19">
         <x:s v="N06000001"/>
         <x:s v="N06000002"/>
         <x:s v="N06000003"/>
         <x:s v="N06000004"/>
         <x:s v="N06000005"/>
         <x:s v="N06000006"/>
         <x:s v="N06000007"/>
         <x:s v="N06000008"/>
         <x:s v="N06000009"/>
         <x:s v="N06000010"/>
         <x:s v="N06000011"/>
         <x:s v="N06000012"/>
         <x:s v="N06000013"/>
         <x:s v="N06000014"/>
         <x:s v="N06000015"/>
         <x:s v="N06000016"/>
         <x:s v="N06000017"/>
         <x:s v="N06000018"/>
         <x:s v="N92000002"/>
       </x:sharedItems>
     </x:cacheField>
@@ -37882,241 +40078,244 @@
         <x:s v="NI"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="MORTDISORD">
       <x:sharedItems count="4">
         <x:s v="MORTDISORDPSPO"/>
         <x:s v="MORTDISORDSPCO"/>
         <x:s v="MORTDISORDFOO"/>
         <x:s v="ALL"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Mortgages final orders made">
       <x:sharedItems count="4">
         <x:s v="Mortgages Final Possession and Sale and Possession orders"/>
         <x:s v="Mortgages Final Suspended Possession and Combined orders"/>
         <x:s v="Mortgages Final Other orders"/>
         <x:s v="All Mortgages Final orders made"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="3157" count="206">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="3157" count="209">
         <x:n v="70"/>
         <x:s v=""/>
         <x:n v="122"/>
         <x:n v="126"/>
         <x:n v="55"/>
         <x:n v="10"/>
         <x:n v="191"/>
         <x:n v="81"/>
         <x:n v="27"/>
         <x:n v="6"/>
         <x:n v="114"/>
         <x:n v="86"/>
         <x:n v="77"/>
         <x:n v="8"/>
         <x:n v="171"/>
         <x:n v="99"/>
         <x:n v="58"/>
         <x:n v="5"/>
         <x:n v="162"/>
         <x:n v="121"/>
         <x:n v="54"/>
         <x:n v="181"/>
         <x:n v="73"/>
         <x:n v="9"/>
         <x:n v="196"/>
         <x:n v="104"/>
         <x:n v="53"/>
         <x:n v="11"/>
         <x:n v="168"/>
         <x:n v="83"/>
         <x:n v="39"/>
         <x:n v="128"/>
         <x:n v="106"/>
         <x:n v="154"/>
         <x:n v="129"/>
         <x:n v="59"/>
         <x:n v="109"/>
         <x:n v="41"/>
         <x:n v="7"/>
         <x:n v="157"/>
         <x:n v="85"/>
         <x:n v="47"/>
         <x:n v="139"/>
-        <x:n v="4"/>
         <x:n v="207"/>
         <x:n v="97"/>
         <x:n v="176"/>
         <x:n v="65"/>
         <x:n v="49"/>
         <x:n v="120"/>
         <x:n v="119"/>
         <x:n v="71"/>
         <x:n v="197"/>
         <x:n v="159"/>
         <x:n v="1866"/>
         <x:n v="1012"/>
         <x:n v="3004"/>
         <x:n v="74"/>
         <x:n v="96"/>
         <x:n v="141"/>
         <x:n v="89"/>
         <x:n v="35"/>
         <x:n v="92"/>
         <x:n v="165"/>
-        <x:n v="48"/>
         <x:n v="138"/>
         <x:n v="107"/>
         <x:n v="52"/>
         <x:n v="149"/>
         <x:n v="98"/>
         <x:n v="160"/>
         <x:n v="105"/>
         <x:n v="34"/>
         <x:n v="144"/>
         <x:n v="75"/>
-        <x:n v="51"/>
         <x:n v="130"/>
         <x:n v="148"/>
         <x:n v="61"/>
         <x:n v="214"/>
         <x:n v="90"/>
         <x:n v="131"/>
         <x:n v="76"/>
         <x:n v="44"/>
         <x:n v="45"/>
         <x:n v="124"/>
         <x:n v="115"/>
         <x:n v="66"/>
         <x:n v="17"/>
         <x:n v="198"/>
         <x:n v="146"/>
         <x:n v="88"/>
         <x:n v="1753"/>
         <x:n v="842"/>
         <x:n v="103"/>
         <x:n v="2698"/>
         <x:n v="123"/>
         <x:n v="118"/>
         <x:n v="12"/>
         <x:n v="174"/>
         <x:n v="112"/>
         <x:n v="31"/>
         <x:n v="152"/>
         <x:n v="195"/>
         <x:n v="29"/>
         <x:n v="13"/>
         <x:n v="113"/>
         <x:n v="43"/>
         <x:n v="164"/>
         <x:n v="147"/>
         <x:n v="169"/>
         <x:n v="62"/>
         <x:n v="240"/>
         <x:n v="200"/>
         <x:n v="170"/>
         <x:n v="180"/>
         <x:n v="63"/>
         <x:n v="255"/>
         <x:n v="40"/>
         <x:n v="143"/>
         <x:n v="153"/>
         <x:n v="36"/>
         <x:n v="212"/>
         <x:n v="95"/>
-        <x:n v="38"/>
         <x:n v="137"/>
         <x:n v="2173"/>
         <x:n v="822"/>
         <x:n v="3157"/>
+        <x:n v="51"/>
         <x:n v="14"/>
         <x:n v="19"/>
         <x:n v="116"/>
         <x:n v="20"/>
         <x:n v="158"/>
         <x:n v="80"/>
         <x:n v="183"/>
         <x:n v="91"/>
         <x:n v="23"/>
         <x:n v="64"/>
         <x:n v="30"/>
         <x:n v="203"/>
         <x:n v="78"/>
         <x:n v="33"/>
         <x:n v="125"/>
         <x:n v="32"/>
         <x:n v="79"/>
         <x:n v="15"/>
         <x:n v="37"/>
         <x:n v="167"/>
         <x:n v="1707"/>
         <x:n v="690"/>
         <x:n v="259"/>
         <x:n v="2656"/>
         <x:n v="21"/>
         <x:n v="87"/>
         <x:n v="68"/>
         <x:n v="26"/>
         <x:n v="56"/>
         <x:n v="69"/>
         <x:n v="18"/>
         <x:n v="110"/>
         <x:n v="25"/>
         <x:n v="16"/>
         <x:n v="67"/>
         <x:n v="100"/>
         <x:n v="163"/>
         <x:n v="60"/>
         <x:n v="102"/>
         <x:n v="93"/>
         <x:n v="145"/>
         <x:n v="1292"/>
         <x:n v="553"/>
         <x:n v="256"/>
         <x:n v="2101"/>
+        <x:n v="48"/>
         <x:n v="22"/>
         <x:n v="24"/>
         <x:n v="46"/>
         <x:n v="57"/>
         <x:n v="703"/>
         <x:n v="186"/>
         <x:n v="400"/>
         <x:n v="1289"/>
         <x:n v="28"/>
         <x:n v="42"/>
+        <x:n v="38"/>
         <x:n v="50"/>
         <x:n v="517"/>
         <x:n v="819"/>
         <x:n v="484"/>
         <x:n v="136"/>
         <x:n v="135"/>
         <x:n v="755"/>
         <x:n v="0"/>
         <x:n v="260"/>
         <x:n v="458"/>
         <x:n v="556"/>
         <x:n v="807"/>
         <x:n v="320"/>
         <x:n v="219"/>
         <x:n v="273"/>
         <x:n v="426"/>
         <x:n v="311"/>
         <x:n v="525"/>
         <x:n v="433"/>
         <x:n v="111"/>
         <x:n v="206"/>
         <x:n v="750"/>
+        <x:n v="72"/>
+        <x:n v="490"/>
+        <x:n v="416"/>
+        <x:n v="1029"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>