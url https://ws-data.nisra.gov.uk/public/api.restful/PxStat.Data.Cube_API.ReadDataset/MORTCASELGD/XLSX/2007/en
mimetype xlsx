--- v3 (2026-03-10)
+++ v4 (2026-04-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0c3df3aec44f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98eb16e0e8a7435b83f36e66dce74bae.psmdcp" Id="R876aba7247294bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f30cdea1f824cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c575c26e3ad44caa7d221fabb15a767.psmdcp" Id="R3419b55cb3b2476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>