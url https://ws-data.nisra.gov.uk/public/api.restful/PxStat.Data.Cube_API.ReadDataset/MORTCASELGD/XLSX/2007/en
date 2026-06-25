--- v4 (2026-04-24)
+++ v5 (2026-06-25)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f30cdea1f824cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c575c26e3ad44caa7d221fabb15a767.psmdcp" Id="R3419b55cb3b2476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5e506c18894023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/706d459804fb46a08260574e251fd1be.psmdcp" Id="R79cf37c92bca48cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>