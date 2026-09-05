--- v5 (2026-06-25)
+++ v6 (2026-09-05)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5e506c18894023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/706d459804fb46a08260574e251fd1be.psmdcp" Id="R79cf37c92bca48cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d86e40dd8b49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c80c849af1af49e19cc54ca6756458c1.psmdcp" Id="Re64e2d7e114e4dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>MORTCASELGD</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Mortgages cases received and disposed</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>25/07/2025 14:41:37</x:t>
+    <x:t>02/07/2026 09:30:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>The number of mortgage cases received and disposed in the High Court. Datasets are produced on an annual year basis. The dataset is entered onto ICOS, the Integrated Courts Operations System. The data are then extracted and merged with the Central Postcode Directory, and aggregated information uploaded to this portal.&lt;br&gt;&lt;br&gt;Northern Ireland Courts and Tribunals Service collects information on writs and originating summonses issued in respect of mortgages in Chancery Division of the Northern Ireland High Court. This covers both Northern Ireland Housing Executive and private mortgages, and relates to both domestic and commercial properties.&lt;br&gt;&lt;br&gt;A mortgage case may involve more than one address or a land property. In such cases, the first postcode address entered onto ICOS is used. Not all writs and originating summonses lead to eviction. A plaintiff begins an action for an order for possession of property. The court, following a judicial hearing, may grant an order for possession. This entitles the plaintiff to apply for an order to have the defendant evicted. However, even where an order for eviction is issued the parties can still negotiate a compromise to prevent eviction.&lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by cells with missing data in the tables. Values of less than four participants, but not zero participants, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The data contain the number of cases received and the number of cases disposed by each Local Government District and have the following proportions of postcode coverage: 2012, 97.2%; 2013, 95.9%; 2014, 96.0%; 2015, 94.5%; 2016, 95.4%; 2017, 95.2%; 2018, 94.5%; 2019, 95.5%; 2020, 96.7%; 2021, 95.7%; 2022, 95.6%; 2023, 95.2%; 2024, 95.8%.</x:t>
+    <x:t>The number of mortgage cases received and disposed in the High Court. Datasets are produced on an annual year basis. The dataset is entered onto ICOS, the Integrated Courts Operations System. The data are then extracted and merged with the Central Postcode Directory, and aggregated information uploaded to this portal.&lt;br&gt;&lt;br&gt;Northern Ireland Courts and Tribunals Service collects information on writs and originating summonses issued in respect of mortgages in Chancery Division of the Northern Ireland High Court. This covers both Northern Ireland Housing Executive and private mortgages, and relates to both domestic and commercial properties.&lt;br&gt;&lt;br&gt;A mortgage case may involve more than one address or a land property. In such cases, the first postcode address entered onto ICOS is used. Not all writs and originating summonses lead to eviction. A plaintiff begins an action for an order for possession of property. The court, following a judicial hearing, may grant an order for possession. This entitles the plaintiff to apply for an order to have the defendant evicted. However, even where an order for eviction is issued the parties can still negotiate a compromise to prevent eviction.&lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by cells with missing data in the tables. Values of less than five participants, but not zero participants, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The data contain the number of cases received and the number of cases disposed by each Local Government District and have the following proportions of postcode coverage: 2012, 97.2%; 2013, 95.9%; 2014, 96.0%; 2015, 94.5%; 2016, 95.4%; 2017, 95.2%; 2018, 94.5%; 2019, 95.5%; 2020, 96.7%; 2021, 95.7%; 2022, 95.6%; 2023, 95.2%; 2024, 95.8% and; 2025, 97.0%.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws-data.nisra.gov.uk/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MORTCASELGD/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PFMCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mortgage cases disposed</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Justice</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -284,50 +284,53 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>MORTCASEDIS</x:t>
   </x:si>
   <x:si>
     <x:t>Mortgages cases disposed</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
@@ -438,174 +441,176 @@
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="4933950" cy="914400"/>
+    <xdr:ext cx="4953000" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="4933950" cy="914400"/>
+          <a:ext cx="4953000" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
   <x:location ref="A1" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <x:pivotFields count="8">
     <x:pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="2">
         <x:item x="0"/>
         <x:item x="1"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="2">
         <x:item x="0"/>
         <x:item x="1"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="13">
+      <x:items count="14">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
+        <x:item x="13"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="13">
+      <x:items count="14">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
+        <x:item x="13"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="LGD2014" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="12">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Local Government District" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="12">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="UNIT" defaultSubtotal="0"/>
     <x:pivotField name="VALUE" dataField="1" defaultSubtotal="0"/>
   </x:pivotFields>
   <x:rowFields count="6">
     <x:field x="0"/>
     <x:field x="1"/>
     <x:field x="2"/>
     <x:field x="3"/>
     <x:field x="4"/>
     <x:field x="5"/>
   </x:rowFields>
-  <x:rowItems count="60">
+  <x:rowItems count="62">
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
@@ -619,91 +624,97 @@
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
     </x:i>
+    <x:i>
+      <x:x v="13"/>
+    </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
+    </x:i>
+    <x:i>
+      <x:x v="13"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
@@ -761,52 +772,52 @@
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
   </x:rowItems>
   <x:colItems count="1">
     <x:i i="0">
       <x:x v="0"/>
     </x:i>
   </x:colItems>
   <x:dataFields count="1">
     <x:dataField name="VALUE" fld="7" subtotal="sum" showDataAs="normal" baseField="0" baseItem="0" numFmtId="0"/>
   </x:dataFields>
   <x:pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" enableEdit="0" hideValuesRow="1"/>
     </x:ext>
   </x:extLst>
 </x:pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H313" totalsRowShown="0">
-  <x:autoFilter ref="A1:H313"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H337" totalsRowShown="0">
+  <x:autoFilter ref="A1:H337"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="LGD2014"/>
     <x:tableColumn id="6" name="Local Government District"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1307,51 +1318,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H313"/>
+  <x:dimension ref="A1:H337"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="14.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="35.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -5407,4102 +5418,4726 @@
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H157" s="0">
         <x:v>1202</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B158" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C158" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B158" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>227</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B159" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C159" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B159" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>395</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B160" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B160" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>524</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B161" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C161" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B161" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>220</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B162" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>295</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B163" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B163" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>165</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B164" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C164" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B164" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>242</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B165" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B165" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>200</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B166" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B166" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>237</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B167" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>317</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B168" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B168" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>261</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B169" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="B169" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>3157</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>201</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>303</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>505</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>200</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>234</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>143</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>152</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>163</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>165</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>274</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>224</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>2656</x:v>
+        <x:v>3157</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>142</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>238</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>404</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>127</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>180</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>125</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>119</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>149</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H190" s="0">
-        <x:v>126</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>232</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>174</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>2101</x:v>
+        <x:v>2656</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>105</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>149</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>197</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>89</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>117</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>69</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>68</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>77</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>94</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>157</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>100</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>1289</x:v>
+        <x:v>2101</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>56</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>96</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H208" s="0">
-        <x:v>158</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>64</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H210" s="0">
-        <x:v>55</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H211" s="0">
-        <x:v>45</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>54</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H213" s="0">
-        <x:v>54</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>61</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H215" s="0">
-        <x:v>83</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H216" s="0">
-        <x:v>56</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>819</x:v>
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H219" s="0">
-        <x:v>80</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H220" s="0">
-        <x:v>139</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H221" s="0">
-        <x:v>50</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H222" s="0">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H223" s="0">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H224" s="0">
-        <x:v>63</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H225" s="0">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H226" s="0">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H227" s="0">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H228" s="0">
-        <x:v>65</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H229" s="0">
-        <x:v>755</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H230" s="0">
-        <x:v>35</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H231" s="0">
-        <x:v>53</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H232" s="0">
-        <x:v>81</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H233" s="0">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H235" s="0">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H236" s="0">
-        <x:v>18</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H237" s="0">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H238" s="0">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H239" s="0">
-        <x:v>39</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H240" s="0">
-        <x:v>43</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H241" s="0">
-        <x:v>458</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H242" s="0">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H243" s="0">
-        <x:v>95</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H244" s="0">
-        <x:v>158</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H245" s="0">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H246" s="0">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H247" s="0">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H248" s="0">
-        <x:v>44</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H249" s="0">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H250" s="0">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H251" s="0">
-        <x:v>74</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H252" s="0">
-        <x:v>61</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H253" s="0">
-        <x:v>807</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H255" s="0">
-        <x:v>35</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H256" s="0">
-        <x:v>47</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H257" s="0">
-        <x:v>20</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H258" s="0">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H259" s="0">
-        <x:v>14</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H260" s="0">
-        <x:v>12</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H261" s="0">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H262" s="0">
-        <x:v>19</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H263" s="0">
-        <x:v>33</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H264" s="0">
-        <x:v>36</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H265" s="0">
-        <x:v>320</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:8">
       <x:c r="A266" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H266" s="0">
-        <x:v>13</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H267" s="0">
-        <x:v>15</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H268" s="0">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H269" s="0">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H270" s="0">
-        <x:v>17</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H271" s="0">
-        <x:v>8</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H272" s="0">
-        <x:v>17</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H273" s="0">
-        <x:v>12</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H274" s="0">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H275" s="0">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:8">
       <x:c r="A276" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H276" s="0">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H277" s="0">
-        <x:v>219</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H278" s="0">
-        <x:v>21</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H279" s="0">
-        <x:v>40</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H280" s="0">
-        <x:v>76</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H281" s="0">
-        <x:v>33</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H282" s="0">
-        <x:v>41</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H283" s="0">
-        <x:v>26</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H284" s="0">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H285" s="0">
-        <x:v>29</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:8">
       <x:c r="A286" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H286" s="0">
-        <x:v>28</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H287" s="0">
-        <x:v>51</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H288" s="0">
-        <x:v>39</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H289" s="0">
-        <x:v>426</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H290" s="0">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:8">
       <x:c r="A291" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H291" s="0">
-        <x:v>71</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H292" s="0">
-        <x:v>112</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H293" s="0">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H294" s="0">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H295" s="0">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:8">
       <x:c r="A296" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H296" s="0">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H297" s="0">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H298" s="0">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H299" s="0">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H300" s="0">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H301" s="0">
-        <x:v>525</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H302" s="0">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H303" s="0">
-        <x:v>96</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H304" s="0">
-        <x:v>133</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:8">
       <x:c r="A305" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H305" s="0">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H306" s="0">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H307" s="0">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:8">
       <x:c r="A308" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H308" s="0">
-        <x:v>47</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H309" s="0">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H310" s="0">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H311" s="0">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
       <x:c r="A312" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H312" s="0">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:8">
       <x:c r="A313" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H313" s="0">
+        <x:v>525</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="314" spans="1:8">
+      <x:c r="A314" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B314" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C314" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D314" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E314" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F314" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G314" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H314" s="0">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="315" spans="1:8">
+      <x:c r="A315" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B315" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C315" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D315" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E315" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F315" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G315" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H315" s="0">
+        <x:v>96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="316" spans="1:8">
+      <x:c r="A316" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B316" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C316" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D316" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E316" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F316" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G316" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H316" s="0">
+        <x:v>133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="317" spans="1:8">
+      <x:c r="A317" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B317" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C317" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D317" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E317" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F317" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G317" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H317" s="0">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="318" spans="1:8">
+      <x:c r="A318" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B318" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C318" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D318" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E318" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F318" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G318" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H318" s="0">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="319" spans="1:8">
+      <x:c r="A319" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B319" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C319" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D319" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E319" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F319" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G319" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H319" s="0">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="320" spans="1:8">
+      <x:c r="A320" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B320" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C320" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D320" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E320" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F320" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G320" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H320" s="0">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="321" spans="1:8">
+      <x:c r="A321" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B321" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C321" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D321" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E321" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F321" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G321" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H321" s="0">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="322" spans="1:8">
+      <x:c r="A322" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B322" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C322" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D322" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E322" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F322" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G322" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H322" s="0">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="323" spans="1:8">
+      <x:c r="A323" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B323" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C323" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D323" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E323" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F323" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G323" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H323" s="0">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="324" spans="1:8">
+      <x:c r="A324" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B324" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C324" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D324" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E324" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F324" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G324" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H324" s="0">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="325" spans="1:8">
+      <x:c r="A325" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B325" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C325" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D325" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E325" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F325" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G325" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H325" s="0">
         <x:v>750</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="326" spans="1:8">
+      <x:c r="A326" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B326" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C326" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D326" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E326" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F326" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G326" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H326" s="0">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="327" spans="1:8">
+      <x:c r="A327" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B327" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C327" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D327" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E327" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F327" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G327" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H327" s="0">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="328" spans="1:8">
+      <x:c r="A328" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B328" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C328" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D328" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E328" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F328" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G328" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H328" s="0">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="329" spans="1:8">
+      <x:c r="A329" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B329" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C329" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D329" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E329" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F329" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G329" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H329" s="0">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="330" spans="1:8">
+      <x:c r="A330" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B330" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C330" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D330" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E330" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F330" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G330" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H330" s="0">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="331" spans="1:8">
+      <x:c r="A331" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B331" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C331" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D331" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E331" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F331" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G331" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H331" s="0">
+        <x:v>58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="332" spans="1:8">
+      <x:c r="A332" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B332" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C332" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D332" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E332" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F332" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G332" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H332" s="0">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="333" spans="1:8">
+      <x:c r="A333" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B333" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C333" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D333" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E333" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F333" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G333" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H333" s="0">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="334" spans="1:8">
+      <x:c r="A334" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B334" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C334" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D334" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E334" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F334" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G334" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H334" s="0">
+        <x:v>86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="335" spans="1:8">
+      <x:c r="A335" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B335" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C335" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D335" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E335" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F335" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G335" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H335" s="0">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="336" spans="1:8">
+      <x:c r="A336" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B336" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C336" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D336" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E336" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F336" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G336" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H336" s="0">
+        <x:v>93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="337" spans="1:8">
+      <x:c r="A337" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B337" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C337" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D337" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E337" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F337" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G337" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H337" s="0">
+        <x:v>1029</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -9534,138 +10169,140 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H313" sheet="Unpivoted"/>
+    <x:worksheetSource ref="A1:H337" sheet="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="MORTCASEREC"/>
         <x:s v="MORTCASEDIS"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Mortgages cases received"/>
         <x:s v="Mortgages cases disposed"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="13">
+      <x:sharedItems count="14">
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="13">
+      <x:sharedItems count="14">
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="LGD2014">
       <x:sharedItems count="12">
         <x:s v="N09000001"/>
         <x:s v="N09000002"/>
         <x:s v="N09000003"/>
         <x:s v="N09000004"/>
         <x:s v="N09000005"/>
         <x:s v="N09000006"/>
         <x:s v="N09000007"/>
         <x:s v="N09000008"/>
         <x:s v="N09000009"/>
         <x:s v="N09000010"/>
         <x:s v="N09000011"/>
         <x:s v="N92000002"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Local Government District">
       <x:sharedItems count="12">
         <x:s v="Antrim and Newtownabbey"/>
         <x:s v="Armagh City, Banbridge and Craigavon"/>
         <x:s v="Belfast"/>
         <x:s v="Causeway Coast and Glens"/>
         <x:s v="Derry City and Strabane"/>
         <x:s v="Fermanagh and Omagh"/>
         <x:s v="Lisburn and Castlereagh"/>
         <x:s v="Mid and East Antrim"/>
         <x:s v="Mid Ulster"/>
         <x:s v="Newry, Mourne and Down"/>
         <x:s v="Ards and North Down"/>
         <x:s v="NI"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="8" maxValue="3732" count="188">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="8" maxValue="3732" count="196">
         <x:n v="271"/>
         <x:n v="480"/>
         <x:n v="610"/>
         <x:n v="252"/>
         <x:n v="362"/>
         <x:n v="212"/>
         <x:n v="251"/>
         <x:n v="219"/>
         <x:n v="264"/>
         <x:n v="401"/>
         <x:n v="305"/>
         <x:n v="3732"/>
         <x:n v="286"/>
         <x:n v="412"/>
         <x:n v="682"/>
         <x:n v="245"/>
         <x:n v="296"/>
         <x:n v="220"/>
         <x:n v="204"/>
         <x:n v="276"/>
         <x:n v="240"/>
         <x:n v="392"/>
         <x:n v="292"/>
         <x:n v="3697"/>
         <x:n v="206"/>
@@ -9743,101 +10380,109 @@
         <x:n v="64"/>
         <x:n v="46"/>
         <x:n v="509"/>
         <x:n v="40"/>
         <x:n v="100"/>
         <x:n v="38"/>
         <x:n v="55"/>
         <x:n v="39"/>
         <x:n v="36"/>
         <x:n v="56"/>
         <x:n v="42"/>
         <x:n v="574"/>
         <x:n v="69"/>
         <x:n v="121"/>
         <x:n v="180"/>
         <x:n v="61"/>
         <x:n v="77"/>
         <x:n v="63"/>
         <x:n v="111"/>
         <x:n v="977"/>
         <x:n v="84"/>
         <x:n v="139"/>
         <x:n v="78"/>
         <x:n v="149"/>
         <x:n v="1202"/>
+        <x:n v="131"/>
+        <x:n v="144"/>
+        <x:n v="47"/>
+        <x:n v="50"/>
+        <x:n v="58"/>
+        <x:n v="132"/>
+        <x:n v="979"/>
         <x:n v="227"/>
         <x:n v="395"/>
         <x:n v="524"/>
         <x:n v="295"/>
         <x:n v="165"/>
         <x:n v="242"/>
         <x:n v="200"/>
         <x:n v="237"/>
         <x:n v="317"/>
         <x:n v="261"/>
         <x:n v="3157"/>
         <x:n v="303"/>
         <x:n v="505"/>
         <x:n v="234"/>
         <x:n v="143"/>
         <x:n v="274"/>
         <x:n v="224"/>
         <x:n v="2656"/>
         <x:n v="142"/>
         <x:n v="238"/>
         <x:n v="404"/>
         <x:n v="125"/>
         <x:n v="119"/>
         <x:n v="232"/>
         <x:n v="174"/>
         <x:n v="2101"/>
         <x:n v="89"/>
         <x:n v="157"/>
         <x:n v="1289"/>
         <x:n v="158"/>
         <x:n v="54"/>
         <x:n v="83"/>
         <x:n v="819"/>
-        <x:n v="50"/>
         <x:n v="49"/>
         <x:n v="755"/>
         <x:n v="53"/>
         <x:n v="43"/>
         <x:n v="27"/>
         <x:n v="18"/>
         <x:n v="28"/>
         <x:n v="458"/>
         <x:n v="60"/>
         <x:n v="44"/>
         <x:n v="74"/>
         <x:n v="807"/>
-        <x:n v="47"/>
         <x:n v="20"/>
         <x:n v="33"/>
         <x:n v="14"/>
         <x:n v="12"/>
         <x:n v="320"/>
         <x:n v="13"/>
         <x:n v="15"/>
         <x:n v="41"/>
         <x:n v="17"/>
         <x:n v="8"/>
         <x:n v="23"/>
         <x:n v="22"/>
         <x:n v="426"/>
         <x:n v="71"/>
         <x:n v="48"/>
         <x:n v="525"/>
         <x:n v="62"/>
         <x:n v="133"/>
         <x:n v="52"/>
         <x:n v="750"/>
+        <x:n v="116"/>
+        <x:n v="93"/>
+        <x:n v="1029"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>