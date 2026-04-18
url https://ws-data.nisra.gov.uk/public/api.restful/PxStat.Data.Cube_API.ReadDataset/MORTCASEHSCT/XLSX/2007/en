--- v3 (2026-03-04)
+++ v4 (2026-04-18)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1e14e1dace4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c90eb5503f194a5e87a7b1168a543ec3.psmdcp" Id="Racfbd598062746c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511a59b91f634fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afd4f0d233dc4175acebf5c46233ce84.psmdcp" Id="R0671f45f988d45a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>