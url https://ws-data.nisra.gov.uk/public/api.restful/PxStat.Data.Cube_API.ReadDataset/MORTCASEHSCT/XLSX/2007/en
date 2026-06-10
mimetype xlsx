--- v4 (2026-04-18)
+++ v5 (2026-06-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511a59b91f634fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afd4f0d233dc4175acebf5c46233ce84.psmdcp" Id="R0671f45f988d45a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24155978c3074872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45819a99d1394377bd12266c4b4ba499.psmdcp" Id="Rf2575cb6e4fb47c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>