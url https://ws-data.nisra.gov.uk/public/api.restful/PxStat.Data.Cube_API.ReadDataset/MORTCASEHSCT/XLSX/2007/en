--- v5 (2026-06-10)
+++ v6 (2026-07-26)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24155978c3074872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45819a99d1394377bd12266c4b4ba499.psmdcp" Id="Rf2575cb6e4fb47c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4099b03a62794c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfc80caf1a1d40dfab09c0305cf1ef76.psmdcp" Id="Rea831e32e81049d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>MORTCASEHSCT</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Mortgages cases received and disposed</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>25/07/2025 14:41:14</x:t>
+    <x:t>02/07/2026 09:30:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>The number of mortgage cases received and disposed in the High Court. Datasets are produced on an annual year basis. The dataset is entered onto ICOS, the Integrated Courts Operations System. The data are then extracted and merged with the Central Postcode Directory, and aggregated information uploaded to this portal. &lt;br&gt;&lt;br&gt;Northern Ireland Courts and Tribunals Service collects information on writs and originating summonses issued in respect of mortgages in Chancery Division of the Northern Ireland High Court. This covers both Northern Ireland Housing Executive and private mortgages, and relates to both domestic and commercial properties. &lt;br&gt;&lt;br&gt;A mortgage case may involve more than one address or a land property. In such cases, the first postcode address entered onto ICOS is used. Not all writs and originating summonses lead to eviction. A plaintiff begins an action for an order for possession of property. The court, following a judicial hearing, may grant an order for possession. This entitles the plaintiff to apply for an order to have the defendant evicted. However, even where an order for eviction is issued the parties can still negotiate a compromise to prevent eviction. &lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by cells with missing data in the tables. Values of less than four participants, but not zero participants, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The data contain the number of cases received and the number of cases disposed by each Health and Social Care Trust and have the following proportions of postcode coverage: 2007, 94.7%; 2008, 96.1%; 2009, 98.0%; 2010, 97.9%, 2011, 97.3%; 2012, 97.2%; 2013, 95.9%; 2014, 96.0%; 2015, 94.5%; 2016, 95.4%; 2017, 95.2%; 2018, 94.5%; 2019, 95.5%; 2020, 96.7%; 2021, 95.7%; 2022, 95.6%; 2023 95.2%, 2024, 95.8%.</x:t>
+    <x:t>The number of mortgage cases received and disposed in the High Court. Datasets are produced on an annual year basis. The dataset is entered onto ICOS, the Integrated Courts Operations System. The data are then extracted and merged with the Central Postcode Directory, and aggregated information uploaded to this portal. &lt;br&gt;&lt;br&gt;Northern Ireland Courts and Tribunals Service collects information on writs and originating summonses issued in respect of mortgages in Chancery Division of the Northern Ireland High Court. This covers both Northern Ireland Housing Executive and private mortgages, and relates to both domestic and commercial properties. &lt;br&gt;&lt;br&gt;A mortgage case may involve more than one address or a land property. In such cases, the first postcode address entered onto ICOS is used. Not all writs and originating summonses lead to eviction. A plaintiff begins an action for an order for possession of property. The court, following a judicial hearing, may grant an order for possession. This entitles the plaintiff to apply for an order to have the defendant evicted. However, even where an order for eviction is issued the parties can still negotiate a compromise to prevent eviction. &lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by cells with missing data in the tables. Values of less than five participants, but not zero participants, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The data contain the number of cases received and the number of cases disposed by each Health and Social Care Trust and have the following proportions of postcode coverage: 2007, 94.7%; 2008, 96.1%; 2009, 98.0%; 2010, 97.9%, 2011, 97.3%; 2012, 97.2%; 2013, 95.9%; 2014, 96.0%; 2015, 94.5%; 2016, 95.4%; 2017, 95.2%; 2018, 94.5%; 2019, 95.5%; 2020, 96.7%; 2021, 95.7%; 2022, 95.6%; 2023 95.2%; 2024, 95.8% and; 2025, 97.0%.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws-data.nisra.gov.uk/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MORTCASEHSCT/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PFMCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mortgage cases disposed</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Justice</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -261,50 +261,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>MORTCASEDIS</x:t>
   </x:si>
   <x:si>
     <x:t>Mortgages cases disposed</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -464,125 +467,127 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
   <x:location ref="A1" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <x:pivotFields count="8">
     <x:pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="2">
         <x:item x="0"/>
         <x:item x="1"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="2">
         <x:item x="0"/>
         <x:item x="1"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="18">
+      <x:items count="19">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
         <x:item x="15"/>
         <x:item x="16"/>
         <x:item x="17"/>
+        <x:item x="18"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="18">
+      <x:items count="19">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
         <x:item x="15"/>
         <x:item x="16"/>
         <x:item x="17"/>
+        <x:item x="18"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="HSCT" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="6">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Health and Social Care Trust" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="6">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="UNIT" defaultSubtotal="0"/>
     <x:pivotField name="VALUE" dataField="1" defaultSubtotal="0"/>
   </x:pivotFields>
   <x:rowFields count="6">
     <x:field x="0"/>
     <x:field x="1"/>
     <x:field x="2"/>
     <x:field x="3"/>
     <x:field x="4"/>
     <x:field x="5"/>
   </x:rowFields>
-  <x:rowItems count="58">
+  <x:rowItems count="60">
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
@@ -611,50 +616,53 @@
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
     </x:i>
     <x:i>
       <x:x v="13"/>
     </x:i>
     <x:i>
       <x:x v="14"/>
     </x:i>
     <x:i>
       <x:x v="15"/>
     </x:i>
     <x:i>
       <x:x v="16"/>
     </x:i>
     <x:i>
       <x:x v="17"/>
     </x:i>
+    <x:i>
+      <x:x v="18"/>
+    </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
@@ -667,50 +675,53 @@
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
     </x:i>
     <x:i>
       <x:x v="13"/>
     </x:i>
     <x:i>
       <x:x v="14"/>
     </x:i>
     <x:i>
       <x:x v="15"/>
     </x:i>
     <x:i>
       <x:x v="16"/>
     </x:i>
     <x:i>
       <x:x v="17"/>
+    </x:i>
+    <x:i>
+      <x:x v="18"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
@@ -732,52 +743,52 @@
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
   </x:rowItems>
   <x:colItems count="1">
     <x:i i="0">
       <x:x v="0"/>
     </x:i>
   </x:colItems>
   <x:dataFields count="1">
     <x:dataField name="VALUE" fld="7" subtotal="sum" showDataAs="normal" baseField="0" baseItem="0" numFmtId="0"/>
   </x:dataFields>
   <x:pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" enableEdit="0" hideValuesRow="1"/>
     </x:ext>
   </x:extLst>
 </x:pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H217" totalsRowShown="0">
-  <x:autoFilter ref="A1:H217"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H229" totalsRowShown="0">
+  <x:autoFilter ref="A1:H229"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="HSCT"/>
     <x:tableColumn id="6" name="Health and Social Care Trust"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1278,51 +1289,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H217"/>
+  <x:dimension ref="A1:H229"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="14.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="28.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -4130,2854 +4141,3166 @@
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H109" s="0">
         <x:v>1202</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="B110" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>247</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="B111" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>309</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="B112" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>221</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="B113" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>218</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="B114" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>208</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="B115" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>1263</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>362</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>480</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>382</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>364</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>333</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>2009</x:v>
+        <x:v>1263</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>445</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H123" s="0">
-        <x:v>681</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>530</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H125" s="0">
-        <x:v>521</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H126" s="0">
-        <x:v>433</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>2666</x:v>
+        <x:v>2009</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H128" s="0">
-        <x:v>477</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H129" s="0">
-        <x:v>822</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H130" s="0">
-        <x:v>513</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H131" s="0">
-        <x:v>605</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>521</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H133" s="0">
-        <x:v>3004</x:v>
+        <x:v>2666</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>456</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>650</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H136" s="0">
-        <x:v>530</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>573</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>417</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>2698</x:v>
+        <x:v>3004</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>512</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>714</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>625</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>709</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>523</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H145" s="0">
-        <x:v>3157</x:v>
+        <x:v>2698</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H146" s="0">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>573</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H148" s="0">
-        <x:v>486</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>548</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H150" s="0">
-        <x:v>449</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H151" s="0">
-        <x:v>2656</x:v>
+        <x:v>3157</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H152" s="0">
-        <x:v>386</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H153" s="0">
-        <x:v>442</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>385</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H155" s="0">
-        <x:v>460</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H156" s="0">
-        <x:v>343</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>2101</x:v>
+        <x:v>2656</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>194</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>290</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>234</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>289</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>215</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>1289</x:v>
+        <x:v>2101</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>156</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>188</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>140</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>176</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>122</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>819</x:v>
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>145</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>173</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>154</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>150</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>96</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>755</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>80</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>104</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>79</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>89</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>82</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>458</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>149</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>165</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>140</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>176</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>127</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>807</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>51</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>84</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H190" s="0">
-        <x:v>59</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>61</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>51</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>320</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>43</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>42</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>49</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>40</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>31</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>219</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>74</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>89</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>85</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>83</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>426</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>100</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>116</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H208" s="0">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>123</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H210" s="0">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H211" s="0">
-        <x:v>525</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>126</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H213" s="0">
-        <x:v>174</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>133</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H215" s="0">
-        <x:v>169</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H216" s="0">
-        <x:v>116</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H217" s="0">
+        <x:v>525</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:8">
+      <x:c r="A218" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C218" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D218" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E218" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G218" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H218" s="0">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:8">
+      <x:c r="A219" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B219" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C219" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D219" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E219" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F219" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G219" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H219" s="0">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:8">
+      <x:c r="A220" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B220" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C220" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D220" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E220" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F220" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G220" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H220" s="0">
+        <x:v>133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221" spans="1:8">
+      <x:c r="A221" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B221" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C221" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D221" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E221" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F221" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G221" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H221" s="0">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:8">
+      <x:c r="A222" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F222" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G222" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H222" s="0">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:8">
+      <x:c r="A223" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F223" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G223" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H223" s="0">
         <x:v>750</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:8">
+      <x:c r="A224" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C224" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F224" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G224" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H224" s="0">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:8">
+      <x:c r="A225" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B225" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C225" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G225" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H225" s="0">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:8">
+      <x:c r="A226" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B226" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C226" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D226" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E226" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F226" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G226" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H226" s="0">
+        <x:v>199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:8">
+      <x:c r="A227" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B227" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C227" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D227" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E227" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F227" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G227" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H227" s="0">
+        <x:v>244</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228" spans="1:8">
+      <x:c r="A228" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B228" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C228" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D228" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E228" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F228" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G228" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H228" s="0">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229" spans="1:8">
+      <x:c r="A229" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B229" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C229" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D229" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E229" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F229" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G229" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H229" s="0">
+        <x:v>1029</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -7009,136 +7332,138 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H217" sheet="Unpivoted"/>
+    <x:worksheetSource ref="A1:H229" sheet="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="MORTCASEREC"/>
         <x:s v="MORTCASEDIS"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Mortgages cases received"/>
         <x:s v="Mortgages cases disposed"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="18">
+      <x:sharedItems count="19">
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="18">
+      <x:sharedItems count="19">
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="HSCT">
       <x:sharedItems count="6">
         <x:s v="BHSCT"/>
         <x:s v="NHSCT"/>
         <x:s v="SEHSCT"/>
         <x:s v="SHSCT"/>
         <x:s v="WHSCT"/>
         <x:s v="N92000002"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Health and Social Care Trust">
       <x:sharedItems count="6">
         <x:s v="Belfast"/>
         <x:s v="Northern"/>
         <x:s v="South Eastern"/>
         <x:s v="Southern"/>
         <x:s v="Western"/>
         <x:s v="NI"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="31" maxValue="3906" count="191">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="31" maxValue="3906" count="198">
         <x:n v="375"/>
         <x:n v="559"/>
         <x:n v="413"/>
         <x:n v="372"/>
         <x:n v="2212"/>
         <x:n v="641"/>
         <x:n v="937"/>
         <x:n v="658"/>
         <x:n v="684"/>
         <x:n v="570"/>
         <x:n v="3630"/>
         <x:n v="591"/>
         <x:n v="1057"/>
         <x:n v="729"/>
         <x:n v="747"/>
         <x:n v="702"/>
         <x:n v="3906"/>
         <x:n v="545"/>
         <x:n v="864"/>
         <x:n v="625"/>
         <x:n v="712"/>
         <x:n v="574"/>
         <x:n v="3390"/>
         <x:n v="579"/>
         <x:n v="735"/>
@@ -7197,50 +7522,56 @@
         <x:n v="95"/>
         <x:n v="76"/>
         <x:n v="68"/>
         <x:n v="424"/>
         <x:n v="98"/>
         <x:n v="85"/>
         <x:n v="115"/>
         <x:n v="110"/>
         <x:n v="79"/>
         <x:n v="509"/>
         <x:n v="101"/>
         <x:n v="123"/>
         <x:n v="102"/>
         <x:n v="112"/>
         <x:n v="111"/>
         <x:n v="176"/>
         <x:n v="200"/>
         <x:n v="173"/>
         <x:n v="226"/>
         <x:n v="155"/>
         <x:n v="977"/>
         <x:n v="196"/>
         <x:n v="245"/>
         <x:n v="187"/>
         <x:n v="1202"/>
+        <x:n v="136"/>
+        <x:n v="225"/>
+        <x:n v="190"/>
+        <x:n v="254"/>
+        <x:n v="145"/>
+        <x:n v="979"/>
         <x:n v="247"/>
         <x:n v="309"/>
         <x:n v="208"/>
         <x:n v="1263"/>
         <x:n v="362"/>
         <x:n v="480"/>
         <x:n v="382"/>
         <x:n v="364"/>
         <x:n v="333"/>
         <x:n v="2009"/>
         <x:n v="445"/>
         <x:n v="681"/>
         <x:n v="530"/>
         <x:n v="433"/>
         <x:n v="2666"/>
         <x:n v="477"/>
         <x:n v="822"/>
         <x:n v="513"/>
         <x:n v="605"/>
         <x:n v="3004"/>
         <x:n v="456"/>
         <x:n v="650"/>
         <x:n v="573"/>
         <x:n v="417"/>
         <x:n v="2698"/>
@@ -7248,72 +7579,73 @@
         <x:n v="714"/>
         <x:n v="709"/>
         <x:n v="523"/>
         <x:n v="3157"/>
         <x:n v="508"/>
         <x:n v="486"/>
         <x:n v="548"/>
         <x:n v="449"/>
         <x:n v="2656"/>
         <x:n v="386"/>
         <x:n v="442"/>
         <x:n v="385"/>
         <x:n v="460"/>
         <x:n v="343"/>
         <x:n v="2101"/>
         <x:n v="194"/>
         <x:n v="290"/>
         <x:n v="234"/>
         <x:n v="289"/>
         <x:n v="215"/>
         <x:n v="1289"/>
         <x:n v="156"/>
         <x:n v="140"/>
         <x:n v="122"/>
         <x:n v="819"/>
-        <x:n v="145"/>
         <x:n v="154"/>
         <x:n v="150"/>
         <x:n v="96"/>
         <x:n v="755"/>
         <x:n v="80"/>
         <x:n v="104"/>
         <x:n v="89"/>
         <x:n v="82"/>
         <x:n v="458"/>
         <x:n v="149"/>
         <x:n v="165"/>
         <x:n v="127"/>
         <x:n v="807"/>
         <x:n v="51"/>
         <x:n v="84"/>
         <x:n v="59"/>
         <x:n v="61"/>
         <x:n v="320"/>
         <x:n v="43"/>
         <x:n v="42"/>
         <x:n v="49"/>
         <x:n v="40"/>
         <x:n v="31"/>
         <x:n v="219"/>
         <x:n v="74"/>
         <x:n v="83"/>
         <x:n v="75"/>
         <x:n v="426"/>
         <x:n v="100"/>
         <x:n v="116"/>
         <x:n v="88"/>
         <x:n v="525"/>
         <x:n v="126"/>
         <x:n v="174"/>
         <x:n v="133"/>
         <x:n v="169"/>
         <x:n v="750"/>
+        <x:n v="213"/>
+        <x:n v="1029"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>