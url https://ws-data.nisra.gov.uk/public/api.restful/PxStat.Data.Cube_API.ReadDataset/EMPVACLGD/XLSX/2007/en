--- v3 (2026-02-28)
+++ v4 (2026-04-16)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d56990e8b4484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/212bfa22a0524e85a5b9ebc5a199b1a6.psmdcp" Id="R75800de46bdb4f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc95b5333fabe4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8536d6d97a194069b1d1ea63115f4211.psmdcp" Id="Rb4693c3df8e74319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>