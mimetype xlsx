--- v4 (2026-04-16)
+++ v5 (2026-06-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc95b5333fabe4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8536d6d97a194069b1d1ea63115f4211.psmdcp" Id="Rb4693c3df8e74319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18c6f0abb9d4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f04467d1c55a4b2190fd69ce8a41a158.psmdcp" Id="R9709bd17c7574707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>