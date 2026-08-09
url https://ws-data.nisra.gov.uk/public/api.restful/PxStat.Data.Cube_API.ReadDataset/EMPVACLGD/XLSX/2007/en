--- v5 (2026-06-12)
+++ v6 (2026-08-09)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18c6f0abb9d4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f04467d1c55a4b2190fd69ce8a41a158.psmdcp" Id="R9709bd17c7574707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac4890d0ebd4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be3fb638cbe4499b9b675718f466327a.psmdcp" Id="Re8bc6bb39adb4412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EMPVACLGD</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Employment vacancies notified to DfC</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2025 09:30:00</x:t>
+    <x:t>31/07/2026 12:31:54</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The statistics presented here do not relate to the total unsatisfied demand for staff by employers, but to only those vacant positions that have been notified by employers to DfC.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws-data.nisra.gov.uk/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EMPVACLGD/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>JRVV</x:t>
   </x:si>
   <x:si>
     <x:t>Vacancies</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -270,50 +270,53 @@
     <x:t>2016/17</x:t>
   </x:si>
   <x:si>
     <x:t>2017/18</x:t>
   </x:si>
   <x:si>
     <x:t>2018/19</x:t>
   </x:si>
   <x:si>
     <x:t>2019/20</x:t>
   </x:si>
   <x:si>
     <x:t>2020/21</x:t>
   </x:si>
   <x:si>
     <x:t>2021/22</x:t>
   </x:si>
   <x:si>
     <x:t>2022/23</x:t>
   </x:si>
   <x:si>
     <x:t>2023/24</x:t>
   </x:si>
   <x:si>
     <x:t>2024/25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025/26</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -420,248 +423,256 @@
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="4933950" cy="914400"/>
+    <xdr:ext cx="4953000" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="4933950" cy="914400"/>
+          <a:ext cx="4953000" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
   <x:location ref="A1" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <x:pivotFields count="8">
     <x:pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="11">
+      <x:items count="12">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
+        <x:item x="11"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Financial Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="11">
+      <x:items count="12">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
+        <x:item x="11"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="LGD2014" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="12">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Local Government District" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="12">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="UNIT" defaultSubtotal="0"/>
     <x:pivotField name="VALUE" dataField="1" defaultSubtotal="0"/>
   </x:pivotFields>
   <x:rowFields count="6">
     <x:field x="0"/>
     <x:field x="1"/>
     <x:field x="2"/>
     <x:field x="3"/>
     <x:field x="4"/>
     <x:field x="5"/>
   </x:rowFields>
-  <x:rowItems count="54">
+  <x:rowItems count="56">
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
+    <x:i>
+      <x:x v="11"/>
+    </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
+    </x:i>
+    <x:i>
+      <x:x v="11"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
@@ -719,52 +730,52 @@
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
   </x:rowItems>
   <x:colItems count="1">
     <x:i i="0">
       <x:x v="0"/>
     </x:i>
   </x:colItems>
   <x:dataFields count="1">
     <x:dataField name="VALUE" fld="7" subtotal="sum" showDataAs="normal" baseField="0" baseItem="0" numFmtId="0"/>
   </x:dataFields>
   <x:pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" enableEdit="0" hideValuesRow="1"/>
     </x:ext>
   </x:extLst>
 </x:pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H133" totalsRowShown="0">
-  <x:autoFilter ref="A1:H133"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H145" totalsRowShown="0">
+  <x:autoFilter ref="A1:H145"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Financial Year"/>
     <x:tableColumn id="5" name="LGD2014"/>
     <x:tableColumn id="6" name="Local Government District"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1262,51 +1273,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H133"/>
+  <x:dimension ref="A1:H145"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="34.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="35.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -4734,50 +4745,362 @@
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H133" s="0">
         <x:v>39592</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:8">
+      <x:c r="A134" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F134" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G134" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H134" s="0">
+        <x:v>5160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:8">
+      <x:c r="A135" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F135" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G135" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H135" s="0">
+        <x:v>2903</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:8">
+      <x:c r="A136" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G136" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H136" s="0">
+        <x:v>10083</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:8">
+      <x:c r="A137" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F137" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G137" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H137" s="0">
+        <x:v>2620</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:8">
+      <x:c r="A138" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F138" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G138" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H138" s="0">
+        <x:v>3681</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:8">
+      <x:c r="A139" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G139" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H139" s="0">
+        <x:v>1741</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:8">
+      <x:c r="A140" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F140" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G140" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H140" s="0">
+        <x:v>3879</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:8">
+      <x:c r="A141" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B141" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F141" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G141" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H141" s="0">
+        <x:v>2692</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:8">
+      <x:c r="A142" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B142" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F142" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G142" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H142" s="0">
+        <x:v>2405</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:8">
+      <x:c r="A143" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B143" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C143" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F143" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G143" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H143" s="0">
+        <x:v>2522</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:8">
+      <x:c r="A144" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B144" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E144" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F144" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G144" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H144" s="0">
+        <x:v>2262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:8">
+      <x:c r="A145" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B145" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C145" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D145" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F145" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G145" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H145" s="0">
+        <x:v>40210</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4809,132 +5132,134 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H133" sheet="Unpivoted"/>
+    <x:worksheetSource ref="A1:H145" sheet="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EMPVAC"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Employment vacancies notified to DfC"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="11">
+      <x:sharedItems count="12">
         <x:s v="2014/15"/>
         <x:s v="2015/16"/>
         <x:s v="2016/17"/>
         <x:s v="2017/18"/>
         <x:s v="2018/19"/>
         <x:s v="2019/20"/>
         <x:s v="2020/21"/>
         <x:s v="2021/22"/>
         <x:s v="2022/23"/>
         <x:s v="2023/24"/>
         <x:s v="2024/25"/>
+        <x:s v="2025/26"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Financial Year">
-      <x:sharedItems count="11">
+      <x:sharedItems count="12">
         <x:s v="2014/15"/>
         <x:s v="2015/16"/>
         <x:s v="2016/17"/>
         <x:s v="2017/18"/>
         <x:s v="2018/19"/>
         <x:s v="2019/20"/>
         <x:s v="2020/21"/>
         <x:s v="2021/22"/>
         <x:s v="2022/23"/>
         <x:s v="2023/24"/>
         <x:s v="2024/25"/>
+        <x:s v="2025/26"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="LGD2014">
       <x:sharedItems count="12">
         <x:s v="N09000001"/>
         <x:s v="N09000002"/>
         <x:s v="N09000003"/>
         <x:s v="N09000004"/>
         <x:s v="N09000005"/>
         <x:s v="N09000006"/>
         <x:s v="N09000007"/>
         <x:s v="N09000008"/>
         <x:s v="N09000009"/>
         <x:s v="N09000010"/>
         <x:s v="N09000011"/>
         <x:s v="N92000002"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Local Government District">
       <x:sharedItems count="12">
         <x:s v="Antrim and Newtownabbey"/>
         <x:s v="Armagh City, Banbridge and Craigavon"/>
         <x:s v="Belfast"/>
         <x:s v="Causeway Coast and Glens"/>
         <x:s v="Derry City and Strabane"/>
         <x:s v="Fermanagh and Omagh"/>
         <x:s v="Lisburn and Castlereagh"/>
         <x:s v="Mid and East Antrim"/>
         <x:s v="Mid Ulster"/>
         <x:s v="Newry, Mourne and Down"/>
         <x:s v="Ards and North Down"/>
         <x:s v="Northern Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="940" maxValue="91087" count="130">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="940" maxValue="91087" count="141">
         <x:n v="4615"/>
         <x:n v="6118"/>
         <x:n v="15726"/>
         <x:n v="3389"/>
         <x:n v="3051"/>
         <x:n v="2086"/>
         <x:n v="4073"/>
         <x:n v="3052"/>
         <x:n v="3881"/>
         <x:n v="3297"/>
         <x:n v="4125"/>
         <x:n v="54685"/>
         <x:n v="4473"/>
         <x:n v="5835"/>
         <x:n v="15152"/>
         <x:n v="3130"/>
         <x:n v="2518"/>
         <x:n v="1798"/>
         <x:n v="4826"/>
         <x:n v="2748"/>
         <x:n v="3596"/>
         <x:n v="2576"/>
         <x:n v="4086"/>
         <x:n v="51753"/>
         <x:n v="4752"/>
@@ -5021,34 +5346,45 @@
         <x:n v="5298"/>
         <x:n v="63300"/>
         <x:n v="3687"/>
         <x:n v="4874"/>
         <x:n v="15933"/>
         <x:n v="2511"/>
         <x:n v="4048"/>
         <x:n v="2416"/>
         <x:n v="3988"/>
         <x:n v="2997"/>
         <x:n v="2820"/>
         <x:n v="3231"/>
         <x:n v="2259"/>
         <x:n v="49337"/>
         <x:n v="3314"/>
         <x:n v="9954"/>
         <x:n v="2905"/>
         <x:n v="4684"/>
         <x:n v="2225"/>
         <x:n v="3730"/>
         <x:n v="2838"/>
         <x:n v="2014"/>
         <x:n v="2165"/>
         <x:n v="2428"/>
         <x:n v="39592"/>
+        <x:n v="2903"/>
+        <x:n v="10083"/>
+        <x:n v="2620"/>
+        <x:n v="3681"/>
+        <x:n v="1741"/>
+        <x:n v="3879"/>
+        <x:n v="2692"/>
+        <x:n v="2405"/>
+        <x:n v="2522"/>
+        <x:n v="2262"/>
+        <x:n v="40210"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>