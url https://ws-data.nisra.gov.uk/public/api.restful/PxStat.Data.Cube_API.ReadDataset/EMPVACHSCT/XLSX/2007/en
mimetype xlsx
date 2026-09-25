--- v6 (2026-07-14)
+++ v7 (2026-09-25)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291ec7026b864342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/650e8df667494d32a80bf7b6c441f3e8.psmdcp" Id="Ra774d1b3412d45a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d4fc8e5f534a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0b93f06cf284c2f97c40f88badaaa6c.psmdcp" Id="R7de0b0aff0ec46dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EMPVACHSCT</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Employment vacancies notified to DfC</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2025 09:30:00</x:t>
+    <x:t>31/07/2026 12:31:29</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The statistics presented here do not relate to the total unsatisfied demand for staff by employers, but to only those vacant positions that have been notified by employers to DfC.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws-data.nisra.gov.uk/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EMPVACHSCT/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>JRVV</x:t>
   </x:si>
   <x:si>
     <x:t>Vacancies</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -234,50 +234,53 @@
     <x:t>2016/17</x:t>
   </x:si>
   <x:si>
     <x:t>2017/18</x:t>
   </x:si>
   <x:si>
     <x:t>2018/19</x:t>
   </x:si>
   <x:si>
     <x:t>2019/20</x:t>
   </x:si>
   <x:si>
     <x:t>2020/21</x:t>
   </x:si>
   <x:si>
     <x:t>2021/22</x:t>
   </x:si>
   <x:si>
     <x:t>2022/23</x:t>
   </x:si>
   <x:si>
     <x:t>2023/24</x:t>
   </x:si>
   <x:si>
     <x:t>2024/25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025/26</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -384,236 +387,244 @@
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="4933950" cy="914400"/>
+    <xdr:ext cx="4953000" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="4933950" cy="914400"/>
+          <a:ext cx="4953000" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
   <x:location ref="A1" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <x:pivotFields count="8">
     <x:pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="11">
+      <x:items count="12">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
+        <x:item x="11"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Financial Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="11">
+      <x:items count="12">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
+        <x:item x="11"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="HSCT" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="6">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Health and Social Care Trust" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="6">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="UNIT" defaultSubtotal="0"/>
     <x:pivotField name="VALUE" dataField="1" defaultSubtotal="0"/>
   </x:pivotFields>
   <x:rowFields count="6">
     <x:field x="0"/>
     <x:field x="1"/>
     <x:field x="2"/>
     <x:field x="3"/>
     <x:field x="4"/>
     <x:field x="5"/>
   </x:rowFields>
-  <x:rowItems count="42">
+  <x:rowItems count="44">
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
+    <x:i>
+      <x:x v="11"/>
+    </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
+    </x:i>
+    <x:i>
+      <x:x v="11"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
@@ -635,52 +646,52 @@
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
   </x:rowItems>
   <x:colItems count="1">
     <x:i i="0">
       <x:x v="0"/>
     </x:i>
   </x:colItems>
   <x:dataFields count="1">
     <x:dataField name="VALUE" fld="7" subtotal="sum" showDataAs="normal" baseField="0" baseItem="0" numFmtId="0"/>
   </x:dataFields>
   <x:pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" enableEdit="0" hideValuesRow="1"/>
     </x:ext>
   </x:extLst>
 </x:pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H67" totalsRowShown="0">
-  <x:autoFilter ref="A1:H67"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H73" totalsRowShown="0">
+  <x:autoFilter ref="A1:H73"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Financial Year"/>
     <x:tableColumn id="5" name="HSCT"/>
     <x:tableColumn id="6" name="Health and Social Care Trust"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1178,51 +1189,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H67"/>
+  <x:dimension ref="A1:H73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="34.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="28.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2934,50 +2945,206 @@
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H67" s="0">
         <x:v>39592</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:8">
+      <x:c r="A68" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H68" s="0">
+        <x:v>11014</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:8">
+      <x:c r="A69" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H69" s="0">
+        <x:v>11322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:8">
+      <x:c r="A70" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H70" s="0">
+        <x:v>6174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:8">
+      <x:c r="A71" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G71" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H71" s="0">
+        <x:v>5366</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:8">
+      <x:c r="A72" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G72" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H72" s="0">
+        <x:v>6081</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:8">
+      <x:c r="A73" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G73" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H73" s="0">
+        <x:v>40210</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3009,120 +3176,122 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H67" sheet="Unpivoted"/>
+    <x:worksheetSource ref="A1:H73" sheet="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EMPVAC"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Employment vacancies notified to DfC"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="11">
+      <x:sharedItems count="12">
         <x:s v="2014/15"/>
         <x:s v="2015/16"/>
         <x:s v="2016/17"/>
         <x:s v="2017/18"/>
         <x:s v="2018/19"/>
         <x:s v="2019/20"/>
         <x:s v="2020/21"/>
         <x:s v="2021/22"/>
         <x:s v="2022/23"/>
         <x:s v="2023/24"/>
         <x:s v="2024/25"/>
+        <x:s v="2025/26"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Financial Year">
-      <x:sharedItems count="11">
+      <x:sharedItems count="12">
         <x:s v="2014/15"/>
         <x:s v="2015/16"/>
         <x:s v="2016/17"/>
         <x:s v="2017/18"/>
         <x:s v="2018/19"/>
         <x:s v="2019/20"/>
         <x:s v="2020/21"/>
         <x:s v="2021/22"/>
         <x:s v="2022/23"/>
         <x:s v="2023/24"/>
         <x:s v="2024/25"/>
+        <x:s v="2025/26"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="HSCT">
       <x:sharedItems count="6">
         <x:s v="BHSCT"/>
         <x:s v="NHSCT"/>
         <x:s v="SEHSCT"/>
         <x:s v="SHSCT"/>
         <x:s v="WHSCT"/>
         <x:s v="N92000002"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Health and Social Care Trust">
       <x:sharedItems count="6">
         <x:s v="Belfast"/>
         <x:s v="Northern"/>
         <x:s v="South Eastern"/>
         <x:s v="Southern"/>
         <x:s v="Western"/>
         <x:s v="Northern Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="4810" maxValue="91087" count="66">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="4810" maxValue="91087" count="72">
         <x:n v="16421"/>
         <x:n v="12635"/>
         <x:n v="8737"/>
         <x:n v="9753"/>
         <x:n v="5891"/>
         <x:n v="54685"/>
         <x:n v="16307"/>
         <x:n v="11697"/>
         <x:n v="8885"/>
         <x:n v="8851"/>
         <x:n v="5015"/>
         <x:n v="51753"/>
         <x:n v="18748"/>
         <x:n v="12887"/>
         <x:n v="10533"/>
         <x:n v="11157"/>
         <x:n v="6439"/>
         <x:n v="60906"/>
         <x:n v="19530"/>
         <x:n v="13083"/>
         <x:n v="8115"/>
         <x:n v="11008"/>
         <x:n v="4911"/>
         <x:n v="56647"/>
         <x:n v="17315"/>
@@ -3145,34 +3314,40 @@
         <x:n v="45784"/>
         <x:n v="28310"/>
         <x:n v="21378"/>
         <x:n v="12490"/>
         <x:n v="15952"/>
         <x:n v="11513"/>
         <x:n v="91087"/>
         <x:n v="18576"/>
         <x:n v="14820"/>
         <x:n v="10531"/>
         <x:n v="10346"/>
         <x:n v="8301"/>
         <x:n v="63300"/>
         <x:n v="17149"/>
         <x:n v="10398"/>
         <x:n v="6581"/>
         <x:n v="7611"/>
         <x:n v="7025"/>
         <x:n v="49337"/>
         <x:n v="10872"/>
         <x:n v="9091"/>
         <x:n v="6037"/>
         <x:n v="5022"/>
         <x:n v="8055"/>
         <x:n v="39592"/>
+        <x:n v="11014"/>
+        <x:n v="11322"/>
+        <x:n v="6174"/>
+        <x:n v="5366"/>
+        <x:n v="6081"/>
+        <x:n v="40210"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>