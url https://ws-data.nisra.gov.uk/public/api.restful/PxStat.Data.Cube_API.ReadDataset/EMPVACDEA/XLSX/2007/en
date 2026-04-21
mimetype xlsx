--- v3 (2026-02-27)
+++ v4 (2026-04-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425b10818436472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1c6d1d2d2e94ea78a09d8c147af28d2.psmdcp" Id="Rd5c12ea673ee4336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2b7d5fe11143a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2aa0f33e24d42cd99ef7d3f290629a8.psmdcp" Id="Rff94a27c9ca84415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>