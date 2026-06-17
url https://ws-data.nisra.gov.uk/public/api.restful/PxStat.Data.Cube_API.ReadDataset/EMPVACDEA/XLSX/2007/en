--- v4 (2026-04-21)
+++ v5 (2026-06-17)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2b7d5fe11143a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2aa0f33e24d42cd99ef7d3f290629a8.psmdcp" Id="Rff94a27c9ca84415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51e441bfa734aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e7ee3f11aec46e1ae1043834170aea1.psmdcp" Id="Rb21780c55a4a4551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>