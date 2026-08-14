--- v5 (2026-06-17)
+++ v6 (2026-08-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51e441bfa734aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e7ee3f11aec46e1ae1043834170aea1.psmdcp" Id="Rb21780c55a4a4551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d61775af46345a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7eca0cd0b8e646b2b8ade028f8653ef7.psmdcp" Id="Rb110faf87e2845f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EMPVACDEA</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Employment vacancies notified to DfC</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/09/2025 09:30:00</x:t>
+    <x:t>31/07/2026 12:31:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The statistics presented here do not relate to the total unsatisfied demand for staff by employers, but to only those vacant positions that have been notified by employers to DfC.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws-data.nisra.gov.uk/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EMPVACDEA/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>JRVV</x:t>
   </x:si>
   <x:si>
     <x:t>Vacancies</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -672,50 +672,53 @@
     <x:t>Waterside</x:t>
   </x:si>
   <x:si>
     <x:t>N10000607</x:t>
   </x:si>
   <x:si>
     <x:t>West Tyrone</x:t>
   </x:si>
   <x:si>
     <x:t>2019/20</x:t>
   </x:si>
   <x:si>
     <x:t>2020/21</x:t>
   </x:si>
   <x:si>
     <x:t>2021/22</x:t>
   </x:si>
   <x:si>
     <x:t>2022/23</x:t>
   </x:si>
   <x:si>
     <x:t>2023/24</x:t>
   </x:si>
   <x:si>
     <x:t>2024/25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025/26</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -822,114 +825,116 @@
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="4933950" cy="914400"/>
+    <xdr:ext cx="4953000" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="4933950" cy="914400"/>
+          <a:ext cx="4953000" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
   <x:location ref="A1" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <x:pivotFields count="8">
     <x:pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="7">
+      <x:items count="8">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
+        <x:item x="7"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Financial Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="7">
+      <x:items count="8">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
+        <x:item x="7"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="DEA2014" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="81">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
         <x:item x="15"/>
         <x:item x="16"/>
         <x:item x="17"/>
         <x:item x="18"/>
         <x:item x="19"/>
         <x:item x="20"/>
@@ -1069,107 +1074,113 @@
         <x:item x="69"/>
         <x:item x="70"/>
         <x:item x="71"/>
         <x:item x="72"/>
         <x:item x="73"/>
         <x:item x="74"/>
         <x:item x="75"/>
         <x:item x="76"/>
         <x:item x="77"/>
         <x:item x="78"/>
         <x:item x="79"/>
         <x:item x="80"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="UNIT" defaultSubtotal="0"/>
     <x:pivotField name="VALUE" dataField="1" defaultSubtotal="0"/>
   </x:pivotFields>
   <x:rowFields count="6">
     <x:field x="0"/>
     <x:field x="1"/>
     <x:field x="2"/>
     <x:field x="3"/>
     <x:field x="4"/>
     <x:field x="5"/>
   </x:rowFields>
-  <x:rowItems count="184">
+  <x:rowItems count="186">
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
+    <x:i>
+      <x:x v="7"/>
+    </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
+    </x:i>
+    <x:i>
+      <x:x v="7"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
@@ -1641,52 +1652,52 @@
     <x:i>
       <x:x v="80"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
   </x:rowItems>
   <x:colItems count="1">
     <x:i i="0">
       <x:x v="0"/>
     </x:i>
   </x:colItems>
   <x:dataFields count="1">
     <x:dataField name="VALUE" fld="7" subtotal="sum" showDataAs="normal" baseField="0" baseItem="0" numFmtId="0"/>
   </x:dataFields>
   <x:pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" enableEdit="0" hideValuesRow="1"/>
     </x:ext>
   </x:extLst>
 </x:pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H568" totalsRowShown="0">
-  <x:autoFilter ref="A1:H568"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H649" totalsRowShown="0">
+  <x:autoFilter ref="A1:H649"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Financial Year"/>
     <x:tableColumn id="5" name="DEA2014"/>
     <x:tableColumn id="6" name="District Electoral Area"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2184,51 +2195,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H568"/>
+  <x:dimension ref="A1:H649"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="34.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="27.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -16966,50 +16977,2156 @@
     </x:row>
     <x:row r="568" spans="1:8">
       <x:c r="A568" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="G568" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H568" s="0">
         <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="569" spans="1:8">
+      <x:c r="A569" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B569" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C569" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D569" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E569" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F569" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G569" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H569" s="0">
+        <x:v>2218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="570" spans="1:8">
+      <x:c r="A570" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B570" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C570" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D570" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E570" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F570" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G570" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H570" s="0">
+        <x:v>790</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="571" spans="1:8">
+      <x:c r="A571" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B571" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C571" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D571" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E571" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F571" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G571" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H571" s="0">
+        <x:v>179</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="572" spans="1:8">
+      <x:c r="A572" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B572" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C572" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D572" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E572" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F572" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G572" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H572" s="0">
+        <x:v>473</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="573" spans="1:8">
+      <x:c r="A573" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B573" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C573" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D573" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E573" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F573" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G573" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H573" s="0">
+        <x:v>361</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="574" spans="1:8">
+      <x:c r="A574" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B574" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C574" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D574" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E574" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F574" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G574" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H574" s="0">
+        <x:v>236</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="575" spans="1:8">
+      <x:c r="A575" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B575" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C575" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D575" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E575" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F575" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G575" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H575" s="0">
+        <x:v>629</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="576" spans="1:8">
+      <x:c r="A576" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B576" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C576" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D576" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E576" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F576" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G576" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H576" s="0">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="577" spans="1:8">
+      <x:c r="A577" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B577" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C577" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D577" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E577" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F577" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G577" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H577" s="0">
+        <x:v>484</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="578" spans="1:8">
+      <x:c r="A578" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B578" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C578" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D578" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E578" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F578" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G578" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H578" s="0">
+        <x:v>467</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="579" spans="1:8">
+      <x:c r="A579" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B579" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C579" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D579" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E579" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F579" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G579" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H579" s="0">
+        <x:v>884</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="580" spans="1:8">
+      <x:c r="A580" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B580" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C580" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D580" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E580" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F580" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G580" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H580" s="0">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="581" spans="1:8">
+      <x:c r="A581" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B581" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C581" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D581" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E581" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F581" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G581" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H581" s="0">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="582" spans="1:8">
+      <x:c r="A582" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B582" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C582" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D582" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E582" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F582" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G582" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H582" s="0">
+        <x:v>244</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="583" spans="1:8">
+      <x:c r="A583" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B583" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C583" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D583" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E583" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F583" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G583" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H583" s="0">
+        <x:v>794</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="584" spans="1:8">
+      <x:c r="A584" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B584" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C584" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D584" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E584" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F584" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G584" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H584" s="0">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="585" spans="1:8">
+      <x:c r="A585" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B585" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C585" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D585" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E585" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F585" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G585" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H585" s="0">
+        <x:v>698</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="586" spans="1:8">
+      <x:c r="A586" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B586" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C586" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D586" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E586" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F586" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G586" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H586" s="0">
+        <x:v>4164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="587" spans="1:8">
+      <x:c r="A587" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B587" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C587" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D587" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E587" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F587" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G587" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H587" s="0">
+        <x:v>281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="588" spans="1:8">
+      <x:c r="A588" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B588" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C588" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D588" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E588" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F588" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G588" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H588" s="0">
+        <x:v>203</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="589" spans="1:8">
+      <x:c r="A589" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B589" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C589" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D589" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E589" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F589" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G589" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H589" s="0">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="590" spans="1:8">
+      <x:c r="A590" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B590" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C590" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D590" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E590" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F590" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G590" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H590" s="0">
+        <x:v>1883</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="591" spans="1:8">
+      <x:c r="A591" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B591" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C591" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D591" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E591" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F591" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G591" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H591" s="0">
+        <x:v>389</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="592" spans="1:8">
+      <x:c r="A592" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B592" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C592" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D592" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E592" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F592" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G592" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H592" s="0">
+        <x:v>706</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="593" spans="1:8">
+      <x:c r="A593" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B593" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C593" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D593" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E593" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F593" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G593" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H593" s="0">
+        <x:v>667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="594" spans="1:8">
+      <x:c r="A594" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B594" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C594" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D594" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E594" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F594" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G594" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H594" s="0">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="595" spans="1:8">
+      <x:c r="A595" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B595" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C595" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D595" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E595" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F595" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G595" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H595" s="0">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="596" spans="1:8">
+      <x:c r="A596" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B596" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C596" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D596" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E596" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F596" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G596" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H596" s="0">
+        <x:v>601</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="597" spans="1:8">
+      <x:c r="A597" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B597" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C597" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D597" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E597" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F597" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G597" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H597" s="0">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="598" spans="1:8">
+      <x:c r="A598" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B598" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C598" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D598" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E598" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F598" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G598" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H598" s="0">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="599" spans="1:8">
+      <x:c r="A599" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B599" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C599" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D599" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E599" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F599" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G599" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H599" s="0">
+        <x:v>454</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="600" spans="1:8">
+      <x:c r="A600" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B600" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C600" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D600" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E600" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F600" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G600" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H600" s="0">
+        <x:v>576</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="601" spans="1:8">
+      <x:c r="A601" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B601" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C601" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D601" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E601" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F601" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G601" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H601" s="0">
+        <x:v>737</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="602" spans="1:8">
+      <x:c r="A602" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B602" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C602" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D602" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E602" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F602" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G602" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H602" s="0">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="603" spans="1:8">
+      <x:c r="A603" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B603" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C603" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D603" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E603" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F603" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="G603" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H603" s="0">
+        <x:v>199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="604" spans="1:8">
+      <x:c r="A604" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B604" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C604" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D604" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E604" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F604" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G604" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H604" s="0">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="605" spans="1:8">
+      <x:c r="A605" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B605" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C605" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D605" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E605" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F605" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G605" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H605" s="0">
+        <x:v>407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="606" spans="1:8">
+      <x:c r="A606" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B606" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C606" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D606" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E606" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F606" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="G606" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H606" s="0">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="607" spans="1:8">
+      <x:c r="A607" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B607" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C607" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D607" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E607" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F607" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="G607" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H607" s="0">
+        <x:v>767</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="608" spans="1:8">
+      <x:c r="A608" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B608" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C608" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D608" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E608" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F608" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="G608" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H608" s="0">
+        <x:v>637</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="609" spans="1:8">
+      <x:c r="A609" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B609" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C609" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D609" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E609" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F609" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="G609" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H609" s="0">
+        <x:v>646</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="610" spans="1:8">
+      <x:c r="A610" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B610" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C610" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D610" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E610" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="F610" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="G610" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H610" s="0">
+        <x:v>949</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="611" spans="1:8">
+      <x:c r="A611" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B611" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C611" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D611" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E611" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="F611" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="G611" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H611" s="0">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="612" spans="1:8">
+      <x:c r="A612" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B612" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C612" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D612" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E612" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F612" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="G612" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H612" s="0">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="613" spans="1:8">
+      <x:c r="A613" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B613" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C613" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D613" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E613" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="F613" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="G613" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H613" s="0">
+        <x:v>58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="614" spans="1:8">
+      <x:c r="A614" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B614" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C614" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D614" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E614" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="F614" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="G614" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H614" s="0">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="615" spans="1:8">
+      <x:c r="A615" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B615" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C615" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D615" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E615" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F615" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="G615" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H615" s="0">
+        <x:v>877</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="616" spans="1:8">
+      <x:c r="A616" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B616" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C616" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D616" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E616" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="F616" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="G616" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H616" s="0">
+        <x:v>540</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="617" spans="1:8">
+      <x:c r="A617" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B617" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C617" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D617" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E617" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F617" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="G617" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H617" s="0">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="618" spans="1:8">
+      <x:c r="A618" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B618" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C618" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D618" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E618" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F618" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G618" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H618" s="0">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="619" spans="1:8">
+      <x:c r="A619" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B619" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C619" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D619" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E619" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F619" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G619" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H619" s="0">
+        <x:v>281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="620" spans="1:8">
+      <x:c r="A620" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B620" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C620" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D620" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E620" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F620" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="G620" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H620" s="0">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="621" spans="1:8">
+      <x:c r="A621" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B621" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C621" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D621" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E621" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F621" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="G621" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H621" s="0">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="622" spans="1:8">
+      <x:c r="A622" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B622" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C622" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D622" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E622" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F622" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="G622" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H622" s="0">
+        <x:v>481</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="623" spans="1:8">
+      <x:c r="A623" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B623" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C623" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D623" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E623" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F623" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G623" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H623" s="0">
+        <x:v>796</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="624" spans="1:8">
+      <x:c r="A624" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B624" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C624" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D624" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E624" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F624" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="G624" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H624" s="0">
+        <x:v>852</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="625" spans="1:8">
+      <x:c r="A625" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B625" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C625" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D625" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E625" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F625" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G625" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H625" s="0">
+        <x:v>390</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="626" spans="1:8">
+      <x:c r="A626" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B626" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C626" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D626" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E626" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F626" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G626" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H626" s="0">
+        <x:v>300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="627" spans="1:8">
+      <x:c r="A627" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B627" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C627" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D627" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E627" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F627" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G627" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H627" s="0">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="628" spans="1:8">
+      <x:c r="A628" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B628" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C628" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D628" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E628" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F628" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G628" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H628" s="0">
+        <x:v>564</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="629" spans="1:8">
+      <x:c r="A629" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B629" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C629" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D629" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E629" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F629" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="G629" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H629" s="0">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="630" spans="1:8">
+      <x:c r="A630" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B630" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C630" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D630" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E630" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F630" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="G630" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H630" s="0">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="631" spans="1:8">
+      <x:c r="A631" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B631" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C631" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D631" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E631" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F631" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="G631" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H631" s="0">
+        <x:v>821</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="632" spans="1:8">
+      <x:c r="A632" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B632" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C632" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D632" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E632" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F632" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G632" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H632" s="0">
+        <x:v>409</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="633" spans="1:8">
+      <x:c r="A633" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B633" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C633" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D633" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E633" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F633" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G633" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H633" s="0">
+        <x:v>40210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="634" spans="1:8">
+      <x:c r="A634" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B634" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C634" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D634" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E634" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F634" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="G634" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H634" s="0">
+        <x:v>441</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="635" spans="1:8">
+      <x:c r="A635" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B635" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C635" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D635" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E635" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F635" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="G635" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H635" s="0">
+        <x:v>450</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="636" spans="1:8">
+      <x:c r="A636" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B636" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C636" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D636" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E636" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F636" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="G636" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H636" s="0">
+        <x:v>480</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="637" spans="1:8">
+      <x:c r="A637" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B637" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C637" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D637" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E637" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F637" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="G637" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H637" s="0">
+        <x:v>443</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="638" spans="1:8">
+      <x:c r="A638" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B638" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C638" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D638" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E638" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F638" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="G638" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H638" s="0">
+        <x:v>323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="639" spans="1:8">
+      <x:c r="A639" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B639" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C639" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D639" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E639" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F639" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G639" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H639" s="0">
+        <x:v>179</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="640" spans="1:8">
+      <x:c r="A640" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B640" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C640" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D640" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E640" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F640" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="G640" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H640" s="0">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="641" spans="1:8">
+      <x:c r="A641" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B641" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C641" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D641" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E641" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F641" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="G641" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H641" s="0">
+        <x:v>424</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="642" spans="1:8">
+      <x:c r="A642" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B642" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C642" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D642" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E642" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F642" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="G642" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H642" s="0">
+        <x:v>118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="643" spans="1:8">
+      <x:c r="A643" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B643" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D643" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E643" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F643" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G643" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H643" s="0">
+        <x:v>647</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="644" spans="1:8">
+      <x:c r="A644" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B644" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C644" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D644" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E644" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F644" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="G644" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H644" s="0">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="645" spans="1:8">
+      <x:c r="A645" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B645" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C645" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D645" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E645" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F645" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="G645" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H645" s="0">
+        <x:v>380</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="646" spans="1:8">
+      <x:c r="A646" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B646" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C646" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D646" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E646" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F646" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="G646" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H646" s="0">
+        <x:v>780</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="647" spans="1:8">
+      <x:c r="A647" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B647" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C647" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D647" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E647" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F647" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="G647" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H647" s="0">
+        <x:v>101</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="648" spans="1:8">
+      <x:c r="A648" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B648" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C648" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D648" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E648" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F648" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="G648" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H648" s="0">
+        <x:v>815</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="649" spans="1:8">
+      <x:c r="A649" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B649" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C649" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D649" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E649" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F649" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="G649" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H649" s="0">
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -17041,83 +19158,85 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H568" sheet="Unpivoted"/>
+    <x:worksheetSource ref="A1:H649" sheet="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EMPVAC"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Employment vacancies notified to DfC"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="7">
+      <x:sharedItems count="8">
         <x:s v="2018/19"/>
         <x:s v="2019/20"/>
         <x:s v="2020/21"/>
         <x:s v="2021/22"/>
         <x:s v="2022/23"/>
         <x:s v="2023/24"/>
         <x:s v="2024/25"/>
+        <x:s v="2025/26"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Financial Year">
-      <x:sharedItems count="7">
+      <x:sharedItems count="8">
         <x:s v="2018/19"/>
         <x:s v="2019/20"/>
         <x:s v="2020/21"/>
         <x:s v="2021/22"/>
         <x:s v="2022/23"/>
         <x:s v="2023/24"/>
         <x:s v="2024/25"/>
+        <x:s v="2025/26"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="DEA2014">
       <x:sharedItems count="81">
         <x:s v="N10000101"/>
         <x:s v="N10000102"/>
         <x:s v="N10001101"/>
         <x:s v="N10000201"/>
         <x:s v="N10000501"/>
         <x:s v="N10000103"/>
         <x:s v="N10000801"/>
         <x:s v="N10000401"/>
         <x:s v="N10000301"/>
         <x:s v="N10000202"/>
         <x:s v="N10001102"/>
         <x:s v="N10001103"/>
         <x:s v="N10001104"/>
         <x:s v="N10000402"/>
         <x:s v="N10000802"/>
         <x:s v="N10000403"/>
         <x:s v="N10000302"/>
         <x:s v="N10000303"/>
         <x:s v="N10000803"/>
         <x:s v="N10000901"/>
         <x:s v="N10000804"/>
@@ -17252,51 +19371,51 @@
         <x:s v="Northern Ireland"/>
         <x:s v="Oldpark"/>
         <x:s v="Omagh"/>
         <x:s v="Ormiston"/>
         <x:s v="Portadown"/>
         <x:s v="Rowallane"/>
         <x:s v="Slieve Croob"/>
         <x:s v="Slieve Gullion"/>
         <x:s v="Sperrin"/>
         <x:s v="The Glens"/>
         <x:s v="The Moor"/>
         <x:s v="The Mournes"/>
         <x:s v="Three Mile Water"/>
         <x:s v="Titanic"/>
         <x:s v="Torrent"/>
         <x:s v="Waterside"/>
         <x:s v="West Tyrone"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="33" maxValue="91087" count="442">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="33" maxValue="91087" count="489">
         <x:n v="1687"/>
         <x:n v="1328"/>
         <x:n v="90"/>
         <x:n v="5487"/>
         <x:n v="228"/>
         <x:n v="216"/>
         <x:n v="1164"/>
         <x:n v="491"/>
         <x:n v="856"/>
         <x:n v="823"/>
         <x:n v="1288"/>
         <x:n v="111"/>
         <x:n v="125"/>
         <x:n v="243"/>
         <x:n v="748"/>
         <x:n v="260"/>
         <x:n v="350"/>
         <x:n v="6824"/>
         <x:n v="321"/>
         <x:n v="340"/>
         <x:n v="183"/>
         <x:n v="4031"/>
         <x:n v="904"/>
         <x:n v="869"/>
         <x:n v="621"/>
@@ -17695,34 +19814,81 @@
         <x:n v="585"/>
         <x:n v="473"/>
         <x:n v="384"/>
         <x:n v="726"/>
         <x:n v="796"/>
         <x:n v="523"/>
         <x:n v="430"/>
         <x:n v="246"/>
         <x:n v="251"/>
         <x:n v="450"/>
         <x:n v="235"/>
         <x:n v="675"/>
         <x:n v="440"/>
         <x:n v="39592"/>
         <x:n v="617"/>
         <x:n v="1031"/>
         <x:n v="498"/>
         <x:n v="275"/>
         <x:n v="139"/>
         <x:n v="204"/>
         <x:n v="454"/>
         <x:n v="890"/>
         <x:n v="270"/>
         <x:n v="71"/>
         <x:n v="984"/>
+        <x:n v="2218"/>
+        <x:n v="790"/>
+        <x:n v="179"/>
+        <x:n v="236"/>
+        <x:n v="629"/>
+        <x:n v="484"/>
+        <x:n v="467"/>
+        <x:n v="884"/>
+        <x:n v="164"/>
+        <x:n v="244"/>
+        <x:n v="178"/>
+        <x:n v="698"/>
+        <x:n v="4164"/>
+        <x:n v="281"/>
+        <x:n v="203"/>
+        <x:n v="284"/>
+        <x:n v="1883"/>
+        <x:n v="667"/>
+        <x:n v="196"/>
+        <x:n v="149"/>
+        <x:n v="601"/>
+        <x:n v="737"/>
+        <x:n v="199"/>
+        <x:n v="301"/>
+        <x:n v="407"/>
+        <x:n v="767"/>
+        <x:n v="637"/>
+        <x:n v="646"/>
+        <x:n v="256"/>
+        <x:n v="877"/>
+        <x:n v="540"/>
+        <x:n v="274"/>
+        <x:n v="481"/>
+        <x:n v="852"/>
+        <x:n v="300"/>
+        <x:n v="360"/>
+        <x:n v="564"/>
+        <x:n v="821"/>
+        <x:n v="409"/>
+        <x:n v="40210"/>
+        <x:n v="441"/>
+        <x:n v="480"/>
+        <x:n v="323"/>
+        <x:n v="218"/>
+        <x:n v="380"/>
+        <x:n v="780"/>
+        <x:n v="815"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>