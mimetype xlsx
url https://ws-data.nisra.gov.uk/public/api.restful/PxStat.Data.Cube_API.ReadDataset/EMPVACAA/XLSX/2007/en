--- v3 (2026-02-25)
+++ v4 (2026-04-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc028d9e1473a41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3874bed5ac9648fab51c299f39b69453.psmdcp" Id="R995fa01260fe4b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3c258d818341b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bbdc62bc1364801be21d5191c11c82b.psmdcp" Id="R7f1a889870014d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>