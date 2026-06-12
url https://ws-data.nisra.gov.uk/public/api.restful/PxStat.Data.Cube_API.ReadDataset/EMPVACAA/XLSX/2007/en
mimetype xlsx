--- v4 (2026-04-12)
+++ v5 (2026-06-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3c258d818341b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bbdc62bc1364801be21d5191c11c82b.psmdcp" Id="R7f1a889870014d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3138594d045a4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e738189f00d346499cb8f1b12612505c.psmdcp" Id="R4b98d32b7cab448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>