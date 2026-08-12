--- v5 (2026-06-12)
+++ v6 (2026-08-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3138594d045a4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e738189f00d346499cb8f1b12612505c.psmdcp" Id="R4b98d32b7cab448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd93dc336ab04b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/919b757ab7dd44b68f433807796177a6.psmdcp" Id="R18ceb48a013b41fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EMPVACAA</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Employment vacancies notified to DfC</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2025 09:30:00</x:t>
+    <x:t>31/07/2026 12:30:44</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The statistics presented here do not relate to the total unsatisfied demand for staff by employers, but to only those vacant positions that have been notified by employers to DfC.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws-data.nisra.gov.uk/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EMPVACAA/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>JRVV</x:t>
   </x:si>
   <x:si>
     <x:t>Vacancies</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -312,50 +312,53 @@
     <x:t>2016/17</x:t>
   </x:si>
   <x:si>
     <x:t>2017/18</x:t>
   </x:si>
   <x:si>
     <x:t>2018/19</x:t>
   </x:si>
   <x:si>
     <x:t>2019/20</x:t>
   </x:si>
   <x:si>
     <x:t>2020/21</x:t>
   </x:si>
   <x:si>
     <x:t>2021/22</x:t>
   </x:si>
   <x:si>
     <x:t>2022/23</x:t>
   </x:si>
   <x:si>
     <x:t>2023/24</x:t>
   </x:si>
   <x:si>
     <x:t>2024/25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025/26</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -462,122 +465,124 @@
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="4933950" cy="914400"/>
+    <xdr:ext cx="4953000" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="4933950" cy="914400"/>
+          <a:ext cx="4953000" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
   <x:location ref="A1" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <x:pivotFields count="8">
     <x:pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="11">
+      <x:items count="12">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
+        <x:item x="11"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Financial Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="11">
+      <x:items count="12">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
+        <x:item x="11"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="AA" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="19">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
         <x:item x="15"/>
         <x:item x="16"/>
         <x:item x="17"/>
         <x:item x="18"/>
       </x:items>
     </x:pivotField>
@@ -593,131 +598,137 @@
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
         <x:item x="15"/>
         <x:item x="16"/>
         <x:item x="17"/>
         <x:item x="18"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="UNIT" defaultSubtotal="0"/>
     <x:pivotField name="VALUE" dataField="1" defaultSubtotal="0"/>
   </x:pivotFields>
   <x:rowFields count="6">
     <x:field x="0"/>
     <x:field x="1"/>
     <x:field x="2"/>
     <x:field x="3"/>
     <x:field x="4"/>
     <x:field x="5"/>
   </x:rowFields>
-  <x:rowItems count="68">
+  <x:rowItems count="70">
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
+    <x:i>
+      <x:x v="11"/>
+    </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
+    </x:i>
+    <x:i>
+      <x:x v="11"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
@@ -817,52 +828,52 @@
     <x:i>
       <x:x v="18"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
   </x:rowItems>
   <x:colItems count="1">
     <x:i i="0">
       <x:x v="0"/>
     </x:i>
   </x:colItems>
   <x:dataFields count="1">
     <x:dataField name="VALUE" fld="7" subtotal="sum" showDataAs="normal" baseField="0" baseItem="0" numFmtId="0"/>
   </x:dataFields>
   <x:pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" enableEdit="0" hideValuesRow="1"/>
     </x:ext>
   </x:extLst>
 </x:pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H210" totalsRowShown="0">
-  <x:autoFilter ref="A1:H210"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H229" totalsRowShown="0">
+  <x:autoFilter ref="A1:H229"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Financial Year"/>
     <x:tableColumn id="5" name="AA"/>
     <x:tableColumn id="6" name="Assembly Area"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1360,51 +1371,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H210"/>
+  <x:dimension ref="A1:H229"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="34.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="27.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6834,50 +6845,544 @@
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H210" s="0">
         <x:v>39592</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:8">
+      <x:c r="A211" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D211" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G211" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H211" s="0">
+        <x:v>1859</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:8">
+      <x:c r="A212" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D212" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G212" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H212" s="0">
+        <x:v>2897</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:8">
+      <x:c r="A213" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C213" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G213" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H213" s="0">
+        <x:v>5149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:8">
+      <x:c r="A214" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B214" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C214" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D214" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F214" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G214" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H214" s="0">
+        <x:v>1730</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:8">
+      <x:c r="A215" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B215" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C215" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D215" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E215" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F215" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G215" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H215" s="0">
+        <x:v>1057</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:8">
+      <x:c r="A216" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B216" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C216" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D216" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E216" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F216" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G216" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H216" s="0">
+        <x:v>2153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:8">
+      <x:c r="A217" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B217" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C217" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D217" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E217" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F217" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G217" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H217" s="0">
+        <x:v>1962</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:8">
+      <x:c r="A218" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C218" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D218" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E218" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G218" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H218" s="0">
+        <x:v>2918</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:8">
+      <x:c r="A219" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B219" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C219" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D219" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E219" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F219" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G219" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H219" s="0">
+        <x:v>2786</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:8">
+      <x:c r="A220" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B220" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C220" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D220" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E220" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F220" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G220" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H220" s="0">
+        <x:v>1577</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221" spans="1:8">
+      <x:c r="A221" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B221" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C221" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D221" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E221" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F221" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G221" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H221" s="0">
+        <x:v>1857</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:8">
+      <x:c r="A222" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F222" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G222" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H222" s="0">
+        <x:v>2200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:8">
+      <x:c r="A223" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F223" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G223" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H223" s="0">
+        <x:v>1500</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:8">
+      <x:c r="A224" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C224" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F224" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G224" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H224" s="0">
+        <x:v>4776</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:8">
+      <x:c r="A225" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B225" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C225" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G225" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H225" s="0">
+        <x:v>1374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:8">
+      <x:c r="A226" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B226" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C226" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D226" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E226" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F226" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G226" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H226" s="0">
+        <x:v>1103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:8">
+      <x:c r="A227" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B227" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C227" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D227" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E227" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F227" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G227" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H227" s="0">
+        <x:v>1701</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228" spans="1:8">
+      <x:c r="A228" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B228" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C228" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D228" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E228" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F228" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G228" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H228" s="0">
+        <x:v>1358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229" spans="1:8">
+      <x:c r="A229" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B229" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C229" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D229" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E229" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F229" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G229" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H229" s="0">
+        <x:v>40210</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -6909,91 +7414,93 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H210" sheet="Unpivoted"/>
+    <x:worksheetSource ref="A1:H229" sheet="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EMPVAC"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Employment vacancies notified to DfC"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="11">
+      <x:sharedItems count="12">
         <x:s v="2014/15"/>
         <x:s v="2015/16"/>
         <x:s v="2016/17"/>
         <x:s v="2017/18"/>
         <x:s v="2018/19"/>
         <x:s v="2019/20"/>
         <x:s v="2020/21"/>
         <x:s v="2021/22"/>
         <x:s v="2022/23"/>
         <x:s v="2023/24"/>
         <x:s v="2024/25"/>
+        <x:s v="2025/26"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Financial Year">
-      <x:sharedItems count="11">
+      <x:sharedItems count="12">
         <x:s v="2014/15"/>
         <x:s v="2015/16"/>
         <x:s v="2016/17"/>
         <x:s v="2017/18"/>
         <x:s v="2018/19"/>
         <x:s v="2019/20"/>
         <x:s v="2020/21"/>
         <x:s v="2021/22"/>
         <x:s v="2022/23"/>
         <x:s v="2023/24"/>
         <x:s v="2024/25"/>
+        <x:s v="2025/26"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="AA">
       <x:sharedItems count="19">
         <x:s v="N06000001"/>
         <x:s v="N06000002"/>
         <x:s v="N06000003"/>
         <x:s v="N06000004"/>
         <x:s v="N06000005"/>
         <x:s v="N06000006"/>
         <x:s v="N06000007"/>
         <x:s v="N06000008"/>
         <x:s v="N06000009"/>
         <x:s v="N06000010"/>
         <x:s v="N06000011"/>
         <x:s v="N06000012"/>
         <x:s v="N06000013"/>
         <x:s v="N06000014"/>
         <x:s v="N06000015"/>
         <x:s v="N06000016"/>
         <x:s v="N06000017"/>
         <x:s v="N06000018"/>
         <x:s v="N92000002"/>
       </x:sharedItems>
     </x:cacheField>
@@ -7004,51 +7511,51 @@
         <x:s v="Belfast South"/>
         <x:s v="Belfast West"/>
         <x:s v="East Antrim"/>
         <x:s v="East Londonderry"/>
         <x:s v="Fermanagh and South Tyrone"/>
         <x:s v="Foyle"/>
         <x:s v="Lagan Valley"/>
         <x:s v="Mid Ulster"/>
         <x:s v="Newry and Armagh"/>
         <x:s v="North Antrim"/>
         <x:s v="North Down"/>
         <x:s v="South Antrim"/>
         <x:s v="South Down"/>
         <x:s v="Strangford"/>
         <x:s v="Upper Bann"/>
         <x:s v="West Tyrone"/>
         <x:s v="Northern Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="451" maxValue="91087" count="204">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="451" maxValue="91087" count="222">
         <x:n v="2228"/>
         <x:n v="3883"/>
         <x:n v="9373"/>
         <x:n v="2085"/>
         <x:n v="1711"/>
         <x:n v="2757"/>
         <x:n v="2339"/>
         <x:n v="2307"/>
         <x:n v="3033"/>
         <x:n v="2704"/>
         <x:n v="3763"/>
         <x:n v="2233"/>
         <x:n v="3045"/>
         <x:n v="3740"/>
         <x:n v="1874"/>
         <x:n v="1365"/>
         <x:n v="3395"/>
         <x:n v="1602"/>
         <x:n v="54685"/>
         <x:n v="2818"/>
         <x:n v="3293"/>
         <x:n v="9571"/>
         <x:n v="1796"/>
         <x:n v="1362"/>
         <x:n v="2505"/>
@@ -7209,34 +7716,52 @@
         <x:n v="1207"/>
         <x:n v="3280"/>
         <x:n v="1935"/>
         <x:n v="1538"/>
         <x:n v="1925"/>
         <x:n v="1557"/>
         <x:n v="49337"/>
         <x:n v="2527"/>
         <x:n v="2275"/>
         <x:n v="4600"/>
         <x:n v="1992"/>
         <x:n v="961"/>
         <x:n v="2472"/>
         <x:n v="2146"/>
         <x:n v="4005"/>
         <x:n v="2551"/>
         <x:n v="1241"/>
         <x:n v="1727"/>
         <x:n v="2395"/>
         <x:n v="1651"/>
         <x:n v="1235"/>
         <x:n v="1116"/>
         <x:n v="1620"/>
         <x:n v="1519"/>
         <x:n v="39592"/>
+        <x:n v="1859"/>
+        <x:n v="2897"/>
+        <x:n v="5149"/>
+        <x:n v="1730"/>
+        <x:n v="1057"/>
+        <x:n v="2153"/>
+        <x:n v="1962"/>
+        <x:n v="2918"/>
+        <x:n v="2786"/>
+        <x:n v="1577"/>
+        <x:n v="1857"/>
+        <x:n v="1500"/>
+        <x:n v="4776"/>
+        <x:n v="1374"/>
+        <x:n v="1103"/>
+        <x:n v="1701"/>
+        <x:n v="1358"/>
+        <x:n v="40210"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>