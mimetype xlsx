--- v4 (2026-03-13)
+++ v5 (2026-04-28)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6075fb7c0beb4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/157818b6d12e4b2d968054d82bab46e0.psmdcp" Id="Rde05773a804b4594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b360e681dc44547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8611b7bb897446d483ed50bf49e154b8.psmdcp" Id="R440a89790bbc402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>