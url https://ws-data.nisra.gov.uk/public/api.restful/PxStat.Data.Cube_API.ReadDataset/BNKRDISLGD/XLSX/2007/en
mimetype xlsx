--- v5 (2026-04-28)
+++ v6 (2026-06-27)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b360e681dc44547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8611b7bb897446d483ed50bf49e154b8.psmdcp" Id="R440a89790bbc402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read2ba76616f4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2158182b9f4044fca50e931b6759473e.psmdcp" Id="R6823865f488b4fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>