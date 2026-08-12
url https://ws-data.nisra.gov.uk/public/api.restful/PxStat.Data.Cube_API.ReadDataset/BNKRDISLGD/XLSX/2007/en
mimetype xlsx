--- v6 (2026-06-27)
+++ v7 (2026-08-12)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read2ba76616f4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2158182b9f4044fca50e931b6759473e.psmdcp" Id="R6823865f488b4fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R088284b5af78416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ce191a3bf5a40ed8b5aafcc4e548356.psmdcp" Id="R4d073fc0cb5e4d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BNKRDISLGD</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Bankruptcies participants disposed</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/07/2025 09:34:58</x:t>
+    <x:t>02/07/2026 09:30:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>The number of participants in bankruptcy petition cases disposed in the High Court. Datasets are produced on an annual year basis. The dataset is entered onto the NICTS database, ICOS. The data are then extracted and merged with the CPD, and aggregated information uploaded to this portal.&lt;br&gt;&lt;br&gt;The dataset contains information on participants in bankruptcy cases that were disposed of by each Local Government District. There may be more than one participant in a case. There are two participants groups and two disposal categories in the aggregated dataset that are summarised below: &lt;br&gt;&lt;br&gt;1. Number of participants in a petition by another person - bankruptcy order &lt;br&gt;2. Number of participants in a petition by debtor - bankruptcy order &lt;br&gt;3. Number of participants - other order. &lt;br&gt;&lt;br&gt;When a case is disposed of, it may have more than one final order made. This database contains the last final order made. Other orders include dismissal, strike out and free text orders.&lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by cells with missing data in the tables. Values of less than four participants, but not zero participants, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The postcode coverage proportion of each year’s data is as follows: 2012, 92.8%; 2013, 94.0%; 2014, 91.4%; 2015, 91.7%; 2016, 87.4%; 2017, 92.9%; 2018, 93.3%; 2019, 91.4%; 2020, 94.6%; 2021, 95.4%, 2022, 93.3%; 2023, 91.0% and; 2024, 96.0%.</x:t>
+    <x:t>The number of participants in bankruptcy petition cases disposed in the High Court. Datasets are produced on an annual year basis. The dataset is entered onto the NICTS database, ICOS. The data are then extracted and merged with the CPD, and aggregated information uploaded to this portal.&lt;br&gt;&lt;br&gt;The dataset contains information on participants in bankruptcy cases that were disposed of by each Local Government District. There may be more than one participant in a case. There are two participants groups and two disposal categories in the aggregated dataset that are summarised below: &lt;br&gt;&lt;br&gt;1. Number of participants in a petition by another person - bankruptcy order &lt;br&gt;2. Number of participants in a petition by debtor - bankruptcy order &lt;br&gt;3. Number of participants - other order. &lt;br&gt;&lt;br&gt;When a case is disposed of, it may have more than one final order made. This database contains the last final order made. Other orders include dismissal, strike out and free text orders.&lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by cells with missing data in the tables. Values of less than five participants, but not zero participants, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The postcode coverage proportion of each year’s data is as follows: 2012, 92.8%; 2013, 94.0%; 2014, 91.4%; 2015, 91.7%; 2016, 87.4%; 2017, 92.9%; 2018, 93.3%; 2019, 91.4%; 2020, 94.6%; 2021, 95.4%, 2022, 93.3%; 2023, 91.0%; 2024, 96.0% and; 2025, 94.8%.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws-data.nisra.gov.uk/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BNKRDISLGD/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PFBCD</x:t>
   </x:si>
   <x:si>
     <x:t>Bankruptcy cases disposed</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Justice</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -310,50 +310,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -504,81 +507,83 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
   <x:location ref="A1" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <x:pivotFields count="10">
     <x:pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="13">
+      <x:items count="14">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
+        <x:item x="13"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="13">
+      <x:items count="14">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
+        <x:item x="13"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="LGD2014" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="12">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Local Government District" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="12">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
@@ -598,51 +603,51 @@
         <x:item x="2"/>
         <x:item x="3"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Number of participants disposed of in bankruptcies cases" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="4">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="UNIT" defaultSubtotal="0"/>
     <x:pivotField name="VALUE" dataField="1" defaultSubtotal="0"/>
   </x:pivotFields>
   <x:rowFields count="8">
     <x:field x="0"/>
     <x:field x="1"/>
     <x:field x="2"/>
     <x:field x="3"/>
     <x:field x="4"/>
     <x:field x="5"/>
     <x:field x="6"/>
     <x:field x="7"/>
   </x:rowFields>
-  <x:rowItems count="68">
+  <x:rowItems count="70">
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
@@ -650,91 +655,97 @@
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
     </x:i>
+    <x:i>
+      <x:x v="13"/>
+    </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
+    </x:i>
+    <x:i>
+      <x:x v="13"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
@@ -822,52 +833,52 @@
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
   </x:rowItems>
   <x:colItems count="1">
     <x:i i="0">
       <x:x v="0"/>
     </x:i>
   </x:colItems>
   <x:dataFields count="1">
     <x:dataField name="VALUE" fld="9" subtotal="sum" showDataAs="normal" baseField="0" baseItem="0" numFmtId="0"/>
   </x:dataFields>
   <x:pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" enableEdit="0" hideValuesRow="1"/>
     </x:ext>
   </x:extLst>
 </x:pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J625" totalsRowShown="0">
-  <x:autoFilter ref="A1:J625"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J673" totalsRowShown="0">
+  <x:autoFilter ref="A1:J673"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="LGD2014"/>
     <x:tableColumn id="6" name="Local Government District"/>
     <x:tableColumn id="7" name="BNKRDIS"/>
     <x:tableColumn id="8" name="Number of participants disposed of in bankruptcies cases"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1370,51 +1381,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J625"/>
+  <x:dimension ref="A1:J673"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="41.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="35.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="57.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -13768,85 +13779,79 @@
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I387" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J387" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="388" spans="1:10">
       <x:c r="A388" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H388" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I388" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J388" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="389" spans="1:10">
       <x:c r="A389" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>61</x:v>
@@ -14332,53 +14337,50 @@
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I405" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J405" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="406" spans="1:10">
       <x:c r="A406" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H406" s="0" t="s">
         <x:v>54</x:v>
@@ -14518,85 +14520,79 @@
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I411" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J411" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="412" spans="1:10">
       <x:c r="A412" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H412" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I412" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J412" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="413" spans="1:10">
       <x:c r="A413" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>61</x:v>
@@ -15556,85 +15552,79 @@
       </x:c>
       <x:c r="B444" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H444" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I444" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J444" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="445" spans="1:10">
       <x:c r="A445" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I445" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J445" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="446" spans="1:10">
       <x:c r="A446" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H446" s="0" t="s">
         <x:v>54</x:v>
@@ -15812,85 +15802,79 @@
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H452" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I452" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J452" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="453" spans="1:10">
       <x:c r="A453" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I453" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J453" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="454" spans="1:10">
       <x:c r="A454" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H454" s="0" t="s">
         <x:v>54</x:v>
@@ -16556,85 +16540,79 @@
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H476" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I476" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J476" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="477" spans="1:10">
       <x:c r="A477" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I477" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J477" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="478" spans="1:10">
       <x:c r="A478" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H478" s="0" t="s">
         <x:v>54</x:v>
@@ -16934,85 +16912,79 @@
       </x:c>
       <x:c r="B488" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H488" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I488" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J488" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="489" spans="1:10">
       <x:c r="A489" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I489" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J489" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="490" spans="1:10">
       <x:c r="A490" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H490" s="0" t="s">
         <x:v>54</x:v>
@@ -17091,53 +17063,50 @@
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I493" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J493" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="494" spans="1:10">
       <x:c r="A494" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H494" s="0" t="s">
         <x:v>54</x:v>
@@ -17184,53 +17153,50 @@
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H496" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I496" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J496" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="497" spans="1:10">
       <x:c r="A497" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>61</x:v>
@@ -18268,53 +18234,50 @@
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I531" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J531" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="532" spans="1:10">
       <x:c r="A532" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H532" s="0" t="s">
         <x:v>59</x:v>
@@ -18454,53 +18417,50 @@
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I537" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J537" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="538" spans="1:10">
       <x:c r="A538" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G538" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H538" s="0" t="s">
         <x:v>54</x:v>
@@ -18774,50 +18734,53 @@
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I547" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J547" s="0">
+        <x:v>7</x:v>
+      </x:c>
     </x:row>
     <x:row r="548" spans="1:10">
       <x:c r="A548" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H548" s="0" t="s">
         <x:v>59</x:v>
@@ -18899,53 +18862,50 @@
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I551" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J551" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="552" spans="1:10">
       <x:c r="A552" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H552" s="0" t="s">
         <x:v>59</x:v>
@@ -19024,53 +18984,50 @@
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I555" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J555" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="556" spans="1:10">
       <x:c r="A556" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G556" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H556" s="0" t="s">
         <x:v>59</x:v>
@@ -19271,85 +19228,79 @@
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I563" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J563" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="564" spans="1:10">
       <x:c r="A564" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H564" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I564" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J564" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="565" spans="1:10">
       <x:c r="A565" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
         <x:v>61</x:v>
@@ -19815,53 +19766,50 @@
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H580" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I580" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J580" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="581" spans="1:10">
       <x:c r="A581" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
         <x:v>61</x:v>
@@ -20908,85 +20856,79 @@
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I615" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J615" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="616" spans="1:10">
       <x:c r="A616" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H616" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I616" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J616" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="617" spans="1:10">
       <x:c r="A617" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>61</x:v>
@@ -21230,50 +21172,1538 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I625" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J625" s="0">
         <x:v>191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="626" spans="1:10">
+      <x:c r="A626" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B626" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C626" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D626" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E626" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F626" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G626" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H626" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I626" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J626" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="627" spans="1:10">
+      <x:c r="A627" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B627" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C627" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D627" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E627" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F627" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G627" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H627" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I627" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J627" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="628" spans="1:10">
+      <x:c r="A628" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B628" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C628" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D628" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E628" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F628" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G628" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H628" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I628" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="629" spans="1:10">
+      <x:c r="A629" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B629" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C629" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D629" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E629" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F629" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G629" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H629" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I629" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="630" spans="1:10">
+      <x:c r="A630" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B630" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C630" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D630" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E630" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F630" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G630" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H630" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I630" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J630" s="0">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="631" spans="1:10">
+      <x:c r="A631" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B631" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C631" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D631" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E631" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F631" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G631" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H631" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I631" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J631" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="632" spans="1:10">
+      <x:c r="A632" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B632" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C632" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D632" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E632" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F632" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G632" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H632" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I632" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J632" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="633" spans="1:10">
+      <x:c r="A633" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B633" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C633" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D633" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E633" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F633" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G633" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H633" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I633" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J633" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="634" spans="1:10">
+      <x:c r="A634" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B634" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C634" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D634" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E634" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F634" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G634" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H634" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I634" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J634" s="0">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="635" spans="1:10">
+      <x:c r="A635" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B635" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C635" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D635" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E635" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F635" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G635" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H635" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I635" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J635" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="636" spans="1:10">
+      <x:c r="A636" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B636" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C636" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D636" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E636" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F636" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G636" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H636" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I636" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J636" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="637" spans="1:10">
+      <x:c r="A637" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B637" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C637" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D637" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E637" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F637" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G637" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H637" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I637" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J637" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="638" spans="1:10">
+      <x:c r="A638" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B638" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C638" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D638" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E638" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F638" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G638" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H638" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I638" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J638" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="639" spans="1:10">
+      <x:c r="A639" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B639" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C639" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D639" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E639" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F639" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G639" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H639" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I639" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="640" spans="1:10">
+      <x:c r="A640" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B640" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C640" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D640" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E640" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F640" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G640" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H640" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I640" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="641" spans="1:10">
+      <x:c r="A641" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B641" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C641" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D641" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E641" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F641" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G641" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H641" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I641" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J641" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="642" spans="1:10">
+      <x:c r="A642" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B642" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C642" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D642" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E642" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F642" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G642" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H642" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I642" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J642" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="643" spans="1:10">
+      <x:c r="A643" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B643" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D643" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E643" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F643" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G643" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H643" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I643" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="644" spans="1:10">
+      <x:c r="A644" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B644" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C644" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D644" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E644" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F644" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G644" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H644" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I644" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="645" spans="1:10">
+      <x:c r="A645" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B645" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C645" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D645" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E645" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F645" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G645" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H645" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I645" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J645" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="646" spans="1:10">
+      <x:c r="A646" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B646" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C646" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D646" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E646" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F646" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G646" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H646" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I646" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J646" s="0">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="647" spans="1:10">
+      <x:c r="A647" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B647" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C647" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D647" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E647" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F647" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G647" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H647" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I647" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="648" spans="1:10">
+      <x:c r="A648" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B648" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C648" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D648" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E648" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F648" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G648" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H648" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I648" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="649" spans="1:10">
+      <x:c r="A649" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B649" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C649" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D649" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E649" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F649" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G649" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H649" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I649" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J649" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="650" spans="1:10">
+      <x:c r="A650" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B650" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C650" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D650" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E650" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F650" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G650" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H650" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I650" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J650" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="651" spans="1:10">
+      <x:c r="A651" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B651" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C651" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D651" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E651" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F651" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G651" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H651" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I651" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="652" spans="1:10">
+      <x:c r="A652" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B652" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C652" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D652" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E652" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F652" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G652" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H652" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I652" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="653" spans="1:10">
+      <x:c r="A653" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B653" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C653" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D653" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E653" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F653" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G653" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H653" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I653" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J653" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="654" spans="1:10">
+      <x:c r="A654" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B654" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C654" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D654" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E654" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F654" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G654" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H654" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I654" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J654" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="655" spans="1:10">
+      <x:c r="A655" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B655" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C655" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D655" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E655" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F655" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G655" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H655" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I655" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="656" spans="1:10">
+      <x:c r="A656" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B656" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C656" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D656" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E656" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F656" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G656" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H656" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I656" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="657" spans="1:10">
+      <x:c r="A657" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B657" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C657" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D657" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E657" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F657" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G657" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H657" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I657" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J657" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="658" spans="1:10">
+      <x:c r="A658" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B658" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C658" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D658" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E658" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F658" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G658" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H658" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I658" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J658" s="0">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="659" spans="1:10">
+      <x:c r="A659" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B659" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C659" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D659" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E659" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F659" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G659" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H659" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I659" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="660" spans="1:10">
+      <x:c r="A660" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B660" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C660" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D660" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E660" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F660" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G660" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H660" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I660" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="661" spans="1:10">
+      <x:c r="A661" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B661" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C661" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D661" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E661" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F661" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G661" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H661" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I661" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J661" s="0">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="662" spans="1:10">
+      <x:c r="A662" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B662" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C662" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D662" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E662" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F662" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G662" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H662" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I662" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J662" s="0">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="663" spans="1:10">
+      <x:c r="A663" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B663" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C663" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D663" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E663" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F663" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G663" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H663" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I663" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="664" spans="1:10">
+      <x:c r="A664" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B664" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C664" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D664" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E664" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F664" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G664" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H664" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I664" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="665" spans="1:10">
+      <x:c r="A665" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B665" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C665" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D665" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E665" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F665" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G665" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H665" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I665" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J665" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="666" spans="1:10">
+      <x:c r="A666" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B666" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C666" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D666" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E666" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F666" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G666" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H666" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I666" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J666" s="0">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="667" spans="1:10">
+      <x:c r="A667" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B667" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C667" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D667" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E667" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F667" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G667" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H667" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I667" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J667" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="668" spans="1:10">
+      <x:c r="A668" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B668" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C668" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D668" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E668" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F668" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G668" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H668" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I668" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J668" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="669" spans="1:10">
+      <x:c r="A669" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B669" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C669" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D669" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E669" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F669" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G669" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H669" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I669" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J669" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="670" spans="1:10">
+      <x:c r="A670" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B670" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C670" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D670" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E670" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F670" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G670" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H670" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I670" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J670" s="0">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="671" spans="1:10">
+      <x:c r="A671" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B671" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C671" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D671" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E671" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F671" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G671" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H671" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I671" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J671" s="0">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="672" spans="1:10">
+      <x:c r="A672" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B672" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C672" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D672" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E672" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F672" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G672" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H672" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I672" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J672" s="0">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="673" spans="1:10">
+      <x:c r="A673" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B673" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C673" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D673" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E673" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F673" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G673" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H673" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I673" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J673" s="0">
+        <x:v>211</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -21305,95 +22735,97 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J625" sheet="Unpivoted"/>
+    <x:worksheetSource ref="A1:J673" sheet="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BNKRDIS"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Participants disposed of in bankruptcies cases"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="13">
+      <x:sharedItems count="14">
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="13">
+      <x:sharedItems count="14">
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="LGD2014">
       <x:sharedItems count="12">
         <x:s v="N09000001"/>
         <x:s v="N09000002"/>
         <x:s v="N09000003"/>
         <x:s v="N09000004"/>
         <x:s v="N09000005"/>
         <x:s v="N09000006"/>
         <x:s v="N09000007"/>
         <x:s v="N09000008"/>
         <x:s v="N09000009"/>
         <x:s v="N09000010"/>
         <x:s v="N09000011"/>
         <x:s v="N92000002"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Local Government District">
       <x:sharedItems count="12">
         <x:s v="Antrim and Newtownabbey"/>
         <x:s v="Armagh City, Banbridge and Craigavon"/>
         <x:s v="Belfast"/>
         <x:s v="Causeway Coast and Glens"/>
         <x:s v="Derry City and Strabane"/>
@@ -21406,51 +22838,51 @@
         <x:s v="NI"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="BNKRDIS">
       <x:sharedItems count="4">
         <x:s v="ALL"/>
         <x:s v="BNKRDISPBAP"/>
         <x:s v="BNKRDISPBDB"/>
         <x:s v="BNKRDISPBOO"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Number of participants disposed of in bankruptcies cases">
       <x:sharedItems count="4">
         <x:s v="All participants disposed"/>
         <x:s v="Participants in a petition by another person - bankruptcy order"/>
         <x:s v="Participants in a petition by debtor - bankruptcy order"/>
         <x:s v="Participants - other order"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="2001" count="180">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="2001" count="182">
         <x:n v="140"/>
         <x:n v="30"/>
         <x:n v="80"/>
         <x:n v="181"/>
         <x:n v="53"/>
         <x:n v="68"/>
         <x:n v="60"/>
         <x:n v="306"/>
         <x:n v="138"/>
         <x:n v="88"/>
         <x:n v="128"/>
         <x:n v="42"/>
         <x:n v="49"/>
         <x:n v="37"/>
         <x:n v="189"/>
         <x:n v="38"/>
         <x:n v="109"/>
         <x:n v="123"/>
         <x:n v="28"/>
         <x:n v="65"/>
         <x:n v="139"/>
         <x:n v="35"/>
         <x:n v="69"/>
         <x:n v="131"/>
         <x:n v="54"/>
@@ -21571,50 +23003,52 @@
         <x:n v="83"/>
         <x:n v="57"/>
         <x:n v="137"/>
         <x:n v="52"/>
         <x:n v="103"/>
         <x:n v="75"/>
         <x:n v="14"/>
         <x:n v="12"/>
         <x:n v="72"/>
         <x:n v="86"/>
         <x:n v="1082"/>
         <x:n v="335"/>
         <x:n v="251"/>
         <x:n v="496"/>
         <x:n v="142"/>
         <x:n v="81"/>
         <x:n v="11"/>
         <x:n v="89"/>
         <x:n v="6"/>
         <x:n v="9"/>
         <x:n v="13"/>
         <x:n v="1028"/>
         <x:n v="397"/>
         <x:n v="187"/>
         <x:n v="444"/>
-        <x:n v="4"/>
-        <x:n v="5"/>
+        <x:s v=""/>
         <x:n v="7"/>
         <x:n v="10"/>
         <x:n v="8"/>
-        <x:s v=""/>
+        <x:n v="5"/>
         <x:n v="315"/>
         <x:n v="108"/>
         <x:n v="151"/>
         <x:n v="0"/>
         <x:n v="196"/>
         <x:n v="163"/>
         <x:n v="279"/>
         <x:n v="427"/>
         <x:n v="179"/>
         <x:n v="191"/>
+        <x:n v="400"/>
+        <x:n v="145"/>
+        <x:n v="211"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>