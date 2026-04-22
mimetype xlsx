--- v3 (2026-03-08)
+++ v4 (2026-04-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7239763d4874119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35b01fea94324606a48157a340d810b2.psmdcp" Id="R61c47afe90ad4793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1bb52ab0634b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90bb85e382d74c4088d77b0b087f93a1.psmdcp" Id="R24fa5a78fc8c483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>