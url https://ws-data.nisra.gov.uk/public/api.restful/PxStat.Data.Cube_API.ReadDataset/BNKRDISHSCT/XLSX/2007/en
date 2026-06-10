--- v4 (2026-04-22)
+++ v5 (2026-06-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1bb52ab0634b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90bb85e382d74c4088d77b0b087f93a1.psmdcp" Id="R24fa5a78fc8c483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd462510961f347ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02032a449fcc4df0b47138d67fe98324.psmdcp" Id="R935c190b102e4a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>