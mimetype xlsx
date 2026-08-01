--- v5 (2026-06-10)
+++ v6 (2026-08-01)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd462510961f347ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02032a449fcc4df0b47138d67fe98324.psmdcp" Id="R935c190b102e4a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005cd99aa2894936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc6f5d9f9a51447f9a7b0c9135223658.psmdcp" Id="R18db0f41a168480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BNKRDISHSCT</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Bankruptcies participants disposed</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/07/2025 09:32:51</x:t>
+    <x:t>02/07/2026 09:30:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>The number of participants in bankruptcy petition cases disposed in the High Court. Datasets are produced on an annual year basis. The dataset is entered onto the NICTS database, ICOS. The data are then extracted and merged with the CPD, and aggregated information uploaded to this portal.&lt;br&gt;&lt;br&gt;The dataset contains information on participants in bankruptcy cases that were disposed of by each Health and Social Care Trust. There may be more than one participant in a case. There are two participants groups and two disposal categories in the aggregated dataset that are summarised below: &lt;br&gt;&lt;br&gt;1. Number of participants in a petition by another person - bankruptcy order &lt;br&gt;2. Number of participants in a petition by debtor - bankruptcy order &lt;br&gt;3. Number of participants - other order. &lt;br&gt;&lt;br&gt;When a case is disposed of, it may have more than one final order made. This database contains the last final order made. Other orders include dismissal, strike out and free text orders.&lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by missing data in cells in the tables. Values of less than four participants, but not zero participants, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The postcode coverage proportion of each year’s data is as follows: 2007, 96.9%; 2008, 99.1%; 2009, 99.5%; 2010, 99.9%; 2011, 99.1%; 2012, 92.8%; 2013, 94.0%; 2014, 91.4%; 2015, 91.7%; 2016, 87.4%; 2017, 92.9%; 2018, 93.3%; 2019, 91.4%; 2020, 94.6%; 2021, 95.4%, 2022, 93.3%; 2023, 91.0% and; 2024, 96.0%</x:t>
+    <x:t>The number of participants in bankruptcy petition cases disposed in the High Court. Datasets are produced on an annual year basis. The dataset is entered onto the NICTS database, ICOS. The data are then extracted and merged with the CPD, and aggregated information uploaded to this portal.&lt;br&gt;&lt;br&gt;The dataset contains information on participants in bankruptcy cases that were disposed of by each Health and Social Care Trust. There may be more than one participant in a case. There are two participants groups and two disposal categories in the aggregated dataset that are summarised below: &lt;br&gt;&lt;br&gt;1. Number of participants in a petition by another person - bankruptcy order &lt;br&gt;2. Number of participants in a petition by debtor - bankruptcy order &lt;br&gt;3. Number of participants - other order. &lt;br&gt;&lt;br&gt;When a case is disposed of, it may have more than one final order made. This database contains the last final order made. Other orders include dismissal, strike out and free text orders.&lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by missing data in cells in the tables. Values of less than five participants, but not zero participants, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The postcode coverage proportion of each year’s data is as follows: 2007, 96.9%; 2008, 99.1%; 2009, 99.5%; 2010, 99.9%; 2011, 99.1%; 2012, 92.8%; 2013, 94.0%; 2014, 91.4%; 2015, 91.7%; 2016, 87.4%; 2017, 92.9%; 2018, 93.3%; 2019, 91.4%; 2020, 94.6%; 2021, 95.4%, 2022, 93.3%; 2023, 91.0%; 2024, 96.0% and; 2025, 94.8%.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws-data.nisra.gov.uk/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BNKRDISHSCT/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PFBCD</x:t>
   </x:si>
   <x:si>
     <x:t>Bankruptcy cases disposed</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Justice</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -289,50 +289,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -438,136 +441,138 @@
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="4933950" cy="914400"/>
+    <xdr:ext cx="4953000" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="4933950" cy="914400"/>
+          <a:ext cx="4953000" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
   <x:location ref="A1" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <x:pivotFields count="10">
     <x:pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="18">
+      <x:items count="19">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
         <x:item x="15"/>
         <x:item x="16"/>
         <x:item x="17"/>
+        <x:item x="18"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="18">
+      <x:items count="19">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
         <x:item x="15"/>
         <x:item x="16"/>
         <x:item x="17"/>
+        <x:item x="18"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="HSCT" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="6">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Health and Social Care Trust" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="6">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="BNKRDIS" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="4">
         <x:item x="0"/>
@@ -575,51 +580,51 @@
         <x:item x="2"/>
         <x:item x="3"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Number of participants disposed of in bankruptcies cases" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="4">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="UNIT" defaultSubtotal="0"/>
     <x:pivotField name="VALUE" dataField="1" defaultSubtotal="0"/>
   </x:pivotFields>
   <x:rowFields count="8">
     <x:field x="0"/>
     <x:field x="1"/>
     <x:field x="2"/>
     <x:field x="3"/>
     <x:field x="4"/>
     <x:field x="5"/>
     <x:field x="6"/>
     <x:field x="7"/>
   </x:rowFields>
-  <x:rowItems count="66">
+  <x:rowItems count="68">
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
@@ -642,50 +647,53 @@
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
     </x:i>
     <x:i>
       <x:x v="13"/>
     </x:i>
     <x:i>
       <x:x v="14"/>
     </x:i>
     <x:i>
       <x:x v="15"/>
     </x:i>
     <x:i>
       <x:x v="16"/>
     </x:i>
     <x:i>
       <x:x v="17"/>
     </x:i>
+    <x:i>
+      <x:x v="18"/>
+    </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
@@ -698,50 +706,53 @@
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
     </x:i>
     <x:i>
       <x:x v="13"/>
     </x:i>
     <x:i>
       <x:x v="14"/>
     </x:i>
     <x:i>
       <x:x v="15"/>
     </x:i>
     <x:i>
       <x:x v="16"/>
     </x:i>
     <x:i>
       <x:x v="17"/>
+    </x:i>
+    <x:i>
+      <x:x v="18"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
@@ -793,52 +804,52 @@
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
   </x:rowItems>
   <x:colItems count="1">
     <x:i i="0">
       <x:x v="0"/>
     </x:i>
   </x:colItems>
   <x:dataFields count="1">
     <x:dataField name="VALUE" fld="9" subtotal="sum" showDataAs="normal" baseField="0" baseItem="0" numFmtId="0"/>
   </x:dataFields>
   <x:pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" enableEdit="0" hideValuesRow="1"/>
     </x:ext>
   </x:extLst>
 </x:pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J433" totalsRowShown="0">
-  <x:autoFilter ref="A1:J433"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J457" totalsRowShown="0">
+  <x:autoFilter ref="A1:J457"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="HSCT"/>
     <x:tableColumn id="6" name="Health and Social Care Trust"/>
     <x:tableColumn id="7" name="BNKRDIS"/>
     <x:tableColumn id="8" name="Number of participants disposed of in bankruptcies cases"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1341,51 +1352,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J433"/>
+  <x:dimension ref="A1:J457"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="41.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="28.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="57.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -12331,53 +12342,50 @@
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J343" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="344" spans="1:10">
       <x:c r="A344" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H344" s="0" t="s">
         <x:v>59</x:v>
@@ -12395,53 +12403,50 @@
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I345" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J345" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="346" spans="1:10">
       <x:c r="A346" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
         <x:v>54</x:v>
@@ -13459,85 +13464,79 @@
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I379" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J379" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="380" spans="1:10">
       <x:c r="A380" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H380" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I380" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J380" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="381" spans="1:10">
       <x:c r="A381" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>61</x:v>
@@ -15183,50 +15182,818 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I433" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J433" s="0">
         <x:v>191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="434" spans="1:10">
+      <x:c r="A434" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B434" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C434" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D434" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E434" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F434" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G434" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H434" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I434" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J434" s="0">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="435" spans="1:10">
+      <x:c r="A435" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B435" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C435" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D435" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E435" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F435" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G435" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H435" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I435" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J435" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="436" spans="1:10">
+      <x:c r="A436" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B436" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C436" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D436" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E436" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F436" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G436" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H436" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I436" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J436" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="437" spans="1:10">
+      <x:c r="A437" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B437" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C437" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D437" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E437" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F437" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G437" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H437" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I437" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J437" s="0">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="438" spans="1:10">
+      <x:c r="A438" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B438" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C438" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D438" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E438" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F438" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G438" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H438" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I438" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J438" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="439" spans="1:10">
+      <x:c r="A439" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B439" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C439" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D439" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E439" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F439" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G439" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H439" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I439" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J439" s="0">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="440" spans="1:10">
+      <x:c r="A440" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B440" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C440" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D440" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E440" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F440" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G440" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H440" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I440" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J440" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="441" spans="1:10">
+      <x:c r="A441" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B441" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C441" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D441" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E441" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F441" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G441" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H441" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I441" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J441" s="0">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="442" spans="1:10">
+      <x:c r="A442" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B442" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C442" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D442" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E442" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F442" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G442" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H442" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I442" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J442" s="0">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="443" spans="1:10">
+      <x:c r="A443" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B443" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C443" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D443" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E443" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F443" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G443" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H443" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I443" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J443" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="444" spans="1:10">
+      <x:c r="A444" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B444" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C444" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D444" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E444" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F444" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G444" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H444" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I444" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J444" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="445" spans="1:10">
+      <x:c r="A445" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B445" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C445" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D445" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E445" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F445" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G445" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H445" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I445" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J445" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="446" spans="1:10">
+      <x:c r="A446" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B446" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C446" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D446" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E446" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F446" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G446" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H446" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I446" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J446" s="0">
+        <x:v>88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="447" spans="1:10">
+      <x:c r="A447" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B447" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C447" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D447" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E447" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F447" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G447" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H447" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I447" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J447" s="0">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="448" spans="1:10">
+      <x:c r="A448" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B448" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C448" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D448" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E448" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F448" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G448" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H448" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I448" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J448" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="449" spans="1:10">
+      <x:c r="A449" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B449" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C449" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D449" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E449" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F449" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G449" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H449" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I449" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J449" s="0">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="450" spans="1:10">
+      <x:c r="A450" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B450" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C450" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D450" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E450" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F450" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G450" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H450" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I450" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J450" s="0">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="451" spans="1:10">
+      <x:c r="A451" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B451" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C451" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D451" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E451" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F451" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G451" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H451" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I451" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J451" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="452" spans="1:10">
+      <x:c r="A452" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B452" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C452" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D452" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E452" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F452" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G452" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H452" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I452" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J452" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="453" spans="1:10">
+      <x:c r="A453" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B453" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C453" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D453" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E453" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F453" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G453" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H453" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I453" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J453" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="454" spans="1:10">
+      <x:c r="A454" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B454" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C454" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D454" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E454" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F454" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G454" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H454" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I454" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J454" s="0">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="455" spans="1:10">
+      <x:c r="A455" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B455" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C455" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D455" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E455" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F455" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G455" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H455" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I455" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J455" s="0">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="456" spans="1:10">
+      <x:c r="A456" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B456" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C456" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D456" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E456" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F456" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G456" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H456" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I456" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J456" s="0">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="457" spans="1:10">
+      <x:c r="A457" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B457" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C457" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D457" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E457" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F457" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G457" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H457" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I457" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J457" s="0">
+        <x:v>211</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -15258,150 +16025,152 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J433" sheet="Unpivoted"/>
+    <x:worksheetSource ref="A1:J457" sheet="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BNKRDIS"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Participants disposed of in bankruptcies cases"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="18">
+      <x:sharedItems count="19">
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="18">
+      <x:sharedItems count="19">
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="HSCT">
       <x:sharedItems count="6">
         <x:s v="BHSCT"/>
         <x:s v="NHSCT"/>
         <x:s v="SEHSCT"/>
         <x:s v="SHSCT"/>
         <x:s v="WHSCT"/>
         <x:s v="N92000002"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Health and Social Care Trust">
       <x:sharedItems count="6">
         <x:s v="Belfast"/>
         <x:s v="Northern"/>
         <x:s v="South Eastern"/>
         <x:s v="Southern"/>
         <x:s v="Western"/>
         <x:s v="NI"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="BNKRDIS">
       <x:sharedItems count="4">
         <x:s v="ALL"/>
         <x:s v="BNKRDISPBAP"/>
         <x:s v="BNKRDISPBDB"/>
         <x:s v="BNKRDISPBOO"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Number of participants disposed of in bankruptcies cases">
       <x:sharedItems count="4">
         <x:s v="All participants disposed"/>
         <x:s v="Participants in a petition by another person - bankruptcy order"/>
         <x:s v="Participants in a petition by debtor - bankruptcy order"/>
         <x:s v="Participants - other order"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="2279" count="259">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="2279" count="264">
         <x:n v="302"/>
         <x:n v="67"/>
         <x:n v="103"/>
         <x:n v="132"/>
         <x:n v="458"/>
         <x:n v="118"/>
         <x:n v="84"/>
         <x:n v="256"/>
         <x:n v="369"/>
         <x:n v="86"/>
         <x:n v="110"/>
         <x:n v="173"/>
         <x:n v="339"/>
         <x:n v="87"/>
         <x:n v="185"/>
         <x:n v="281"/>
         <x:n v="79"/>
         <x:n v="52"/>
         <x:n v="150"/>
         <x:n v="1805"/>
         <x:n v="450"/>
         <x:n v="419"/>
         <x:n v="936"/>
         <x:n v="338"/>
         <x:n v="96"/>
@@ -15589,62 +16358,67 @@
         <x:n v="29"/>
         <x:n v="95"/>
         <x:n v="71"/>
         <x:n v="24"/>
         <x:n v="1028"/>
         <x:n v="397"/>
         <x:n v="444"/>
         <x:n v="8"/>
         <x:n v="26"/>
         <x:n v="16"/>
         <x:n v="15"/>
         <x:n v="22"/>
         <x:n v="10"/>
         <x:n v="20"/>
         <x:n v="18"/>
         <x:n v="21"/>
         <x:n v="58"/>
         <x:n v="5"/>
         <x:n v="13"/>
         <x:n v="40"/>
         <x:n v="315"/>
         <x:n v="108"/>
         <x:n v="0"/>
         <x:n v="6"/>
         <x:n v="62"/>
-        <x:n v="4"/>
+        <x:s v=""/>
         <x:n v="35"/>
+        <x:n v="36"/>
         <x:n v="23"/>
-        <x:n v="36"/>
         <x:n v="34"/>
-        <x:s v=""/>
         <x:n v="27"/>
         <x:n v="89"/>
         <x:n v="12"/>
         <x:n v="31"/>
         <x:n v="32"/>
         <x:n v="11"/>
         <x:n v="37"/>
         <x:n v="7"/>
         <x:n v="163"/>
         <x:n v="64"/>
         <x:n v="14"/>
         <x:n v="66"/>
         <x:n v="55"/>
         <x:n v="19"/>
         <x:n v="33"/>
         <x:n v="279"/>
         <x:n v="97"/>
         <x:n v="46"/>
         <x:n v="427"/>
         <x:n v="179"/>
         <x:n v="57"/>
         <x:n v="191"/>
+        <x:n v="9"/>
+        <x:n v="88"/>
+        <x:n v="59"/>
+        <x:n v="400"/>
+        <x:n v="44"/>
+        <x:n v="211"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>