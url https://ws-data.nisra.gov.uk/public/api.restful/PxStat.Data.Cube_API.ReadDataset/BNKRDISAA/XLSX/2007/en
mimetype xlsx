--- v3 (2026-03-16)
+++ v4 (2026-05-01)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5141ab22f3ce4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccf97959032344c887cec6d17ba9a37c.psmdcp" Id="Rc5beb4c29c5e490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a42a6ff080d4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fa3412f28404b109db9b20733f7a254.psmdcp" Id="R1afe0e5c8aaa439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>