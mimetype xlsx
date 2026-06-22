--- v4 (2026-05-01)
+++ v5 (2026-06-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a42a6ff080d4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fa3412f28404b109db9b20733f7a254.psmdcp" Id="R1afe0e5c8aaa439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bf426a49bc46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11b6e6a1ff4342ec91a98188891929b8.psmdcp" Id="Rffb5fbca0b724333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>