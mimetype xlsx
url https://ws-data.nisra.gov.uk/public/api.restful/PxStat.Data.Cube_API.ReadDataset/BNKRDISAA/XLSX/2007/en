--- v5 (2026-06-22)
+++ v6 (2026-08-09)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bf426a49bc46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11b6e6a1ff4342ec91a98188891929b8.psmdcp" Id="Rffb5fbca0b724333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7dcca9c1a70437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b168bb7b79d84c6391f14924ce6bfd17.psmdcp" Id="Rd090fed16033476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="2" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="9" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BNKRDISAA</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Bankruptcies participants disposed</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>28/07/2025 09:30:00</x:t>
+    <x:t>02/07/2026 09:30:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>The number of participants in bankruptcy petition cases disposed in the High Court. Datasets are produced on an annual year basis. The dataset is entered onto the NICTS database, ICOS. The data are then extracted and merged with the CPD, and aggregated information uploaded to this portal. &lt;br&gt;&lt;br&gt;The dataset contains information on participants in bankruptcy cases that were disposed of in each Assembly Area. There may be more than one participant in a case. There are two participants groups and two disposal categories in the aggregated dataset that are summarised below: &lt;br&gt;&lt;br&gt;1. Number of participants in a petition by another person - bankruptcy order &lt;br&gt;2. Number of participants in a petition by debtor - bankruptcy order &lt;br&gt;3. Number of participants - other order.&lt;br&gt;&lt;br&gt;When a case is disposed of, it may have more than one final order made. This database contains the last final order made. Other orders include dismissal, strike out and free text orders.&lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by cells with missing data in the tables. Values of less than four participants, but not zero participants, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The postcode coverage proportion of each year’s data is as follows: 2010, 99.9%; 2011, 99.1%; 2012, 92.8%; 2013, 94.0%; 2014, 91.4%; 2015, 91.7%; 2016, 87.4%; 2017, 92.9%; 2018, 93.3%; 2019, 91.4%; 2020, 94.6%; 2021, 95.4%; 2022, 93.3%; 2023, 91.0%; 2024, 96.0%</x:t>
+    <x:t>The number of participants in bankruptcy petition cases disposed in the High Court. Datasets are produced on an annual year basis. The dataset is entered onto the NICTS database, ICOS. The data are then extracted and merged with the CPD, and aggregated information uploaded to this portal. &lt;br&gt;&lt;br&gt;The dataset contains information on participants in bankruptcy cases that were disposed of in each Assembly Area. There may be more than one participant in a case. There are two participants groups and two disposal categories in the aggregated dataset that are summarised below: &lt;br&gt;&lt;br&gt;1. Number of participants in a petition by another person - bankruptcy order &lt;br&gt;2. Number of participants in a petition by debtor - bankruptcy order &lt;br&gt;3. Number of participants - other order.&lt;br&gt;&lt;br&gt;When a case is disposed of, it may have more than one final order made. This database contains the last final order made. Other orders include dismissal, strike out and free text orders.&lt;br&gt;&lt;br&gt;Users of this data may have been able to self-identify themselves due to the low values in some cells. Primary and secondary disclosure control methods have been applied to this data, denoted by cells with missing data in the tables. Values of less than five participants, but not zero participants, were initially suppressed, but some of these values could have been calculated using some row and column totals and thus secondary suppression was applied to the next lowest value in the row and column.&lt;br&gt;&lt;br&gt;The postcode coverage proportion of each year’s data is as follows: 2010, 99.9%; 2011, 99.1%; 2012, 92.8%; 2013, 94.0%; 2014, 91.4%; 2015, 91.7%; 2016, 87.4%; 2017, 92.9%; 2018, 93.3%; 2019, 91.4%; 2020, 94.6%; 2021, 95.4%; 2022, 93.3%; 2023, 91.0%; 2024, 96.0%; 2025, 94.8%.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws-data.nisra.gov.uk/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BNKRDISAA/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PFBCD</x:t>
   </x:si>
   <x:si>
     <x:t>Bankruptcy cases disposed</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Justice</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -358,50 +358,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -552,85 +555,87 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
   <x:location ref="A1" firstHeaderRow="1" firstDataRow="1" firstDataCol="1"/>
   <x:pivotFields count="10">
     <x:pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="1">
         <x:item x="0"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="15">
+      <x:items count="16">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
+        <x:item x="15"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <x:items count="15">
+      <x:items count="16">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
+        <x:item x="15"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="AA" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="19">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
         <x:item x="4"/>
         <x:item x="5"/>
         <x:item x="6"/>
         <x:item x="7"/>
         <x:item x="8"/>
         <x:item x="9"/>
         <x:item x="10"/>
         <x:item x="11"/>
         <x:item x="12"/>
         <x:item x="13"/>
         <x:item x="14"/>
         <x:item x="15"/>
         <x:item x="16"/>
         <x:item x="17"/>
         <x:item x="18"/>
       </x:items>
     </x:pivotField>
@@ -664,51 +669,51 @@
         <x:item x="2"/>
         <x:item x="3"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="Number of participants disposed of in bankruptcies cases" axis="axisRow" showAll="0" defaultSubtotal="0">
       <x:items count="4">
         <x:item x="0"/>
         <x:item x="1"/>
         <x:item x="2"/>
         <x:item x="3"/>
       </x:items>
     </x:pivotField>
     <x:pivotField name="UNIT" defaultSubtotal="0"/>
     <x:pivotField name="VALUE" dataField="1" defaultSubtotal="0"/>
   </x:pivotFields>
   <x:rowFields count="8">
     <x:field x="0"/>
     <x:field x="1"/>
     <x:field x="2"/>
     <x:field x="3"/>
     <x:field x="4"/>
     <x:field x="5"/>
     <x:field x="6"/>
     <x:field x="7"/>
   </x:rowFields>
-  <x:rowItems count="86">
+  <x:rowItems count="88">
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
@@ -722,97 +727,103 @@
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
     </x:i>
     <x:i>
       <x:x v="13"/>
     </x:i>
     <x:i>
       <x:x v="14"/>
     </x:i>
+    <x:i>
+      <x:x v="15"/>
+    </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
     <x:i>
       <x:x v="7"/>
     </x:i>
     <x:i>
       <x:x v="8"/>
     </x:i>
     <x:i>
       <x:x v="9"/>
     </x:i>
     <x:i>
       <x:x v="10"/>
     </x:i>
     <x:i>
       <x:x v="11"/>
     </x:i>
     <x:i>
       <x:x v="12"/>
     </x:i>
     <x:i>
       <x:x v="13"/>
     </x:i>
     <x:i>
       <x:x v="14"/>
+    </x:i>
+    <x:i>
+      <x:x v="15"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
     <x:i>
       <x:x v="0"/>
     </x:i>
     <x:i>
       <x:x v="1"/>
     </x:i>
     <x:i>
       <x:x v="2"/>
     </x:i>
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i>
       <x:x v="4"/>
     </x:i>
     <x:i>
       <x:x v="5"/>
     </x:i>
     <x:i>
       <x:x v="6"/>
     </x:i>
@@ -942,52 +953,52 @@
     <x:i>
       <x:x v="3"/>
     </x:i>
     <x:i t="grand">
       <x:x/>
     </x:i>
   </x:rowItems>
   <x:colItems count="1">
     <x:i i="0">
       <x:x v="0"/>
     </x:i>
   </x:colItems>
   <x:dataFields count="1">
     <x:dataField name="VALUE" fld="9" subtotal="sum" showDataAs="normal" baseField="0" baseItem="0" numFmtId="0"/>
   </x:dataFields>
   <x:pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" enableEdit="0" hideValuesRow="1"/>
     </x:ext>
   </x:extLst>
 </x:pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J1141" totalsRowShown="0">
-  <x:autoFilter ref="A1:J1141"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J1217" totalsRowShown="0">
+  <x:autoFilter ref="A1:J1217"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="AA"/>
     <x:tableColumn id="6" name="Assembly Area"/>
     <x:tableColumn id="7" name="BNKRDIS"/>
     <x:tableColumn id="8" name="Number of participants disposed of in bankruptcies cases"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1490,51 +1501,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J1141"/>
+  <x:dimension ref="A1:J1217"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="41.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="27.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="57.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -21440,85 +21451,79 @@
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I623" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J623" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="624" spans="1:10">
       <x:c r="A624" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H624" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I624" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J624" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="625" spans="1:10">
       <x:c r="A625" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>61</x:v>
@@ -24640,85 +24645,79 @@
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H723" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I723" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J723" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="724" spans="1:10">
       <x:c r="A724" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D724" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E724" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F724" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G724" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H724" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I724" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J724" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="725" spans="1:10">
       <x:c r="A725" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F725" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H725" s="0" t="s">
         <x:v>61</x:v>
@@ -26408,85 +26407,79 @@
       </x:c>
       <x:c r="B779" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C779" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D779" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E779" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F779" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G779" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H779" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I779" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J779" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="780" spans="1:10">
       <x:c r="A780" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B780" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C780" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D780" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E780" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F780" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G780" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H780" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I780" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J780" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="781" spans="1:10">
       <x:c r="A781" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D781" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E781" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F781" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G781" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H781" s="0" t="s">
         <x:v>61</x:v>
@@ -26908,85 +26901,79 @@
       </x:c>
       <x:c r="B795" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C795" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D795" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E795" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F795" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G795" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H795" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I795" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J795" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="796" spans="1:10">
       <x:c r="A796" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C796" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D796" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E796" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F796" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G796" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H796" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I796" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J796" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="797" spans="1:10">
       <x:c r="A797" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C797" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D797" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E797" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F797" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G797" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H797" s="0" t="s">
         <x:v>61</x:v>
@@ -27036,85 +27023,79 @@
       </x:c>
       <x:c r="B799" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C799" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D799" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E799" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F799" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G799" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H799" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I799" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J799" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="800" spans="1:10">
       <x:c r="A800" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C800" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D800" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E800" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F800" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G800" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H800" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I800" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J800" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="801" spans="1:10">
       <x:c r="A801" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D801" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E801" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F801" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G801" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H801" s="0" t="s">
         <x:v>61</x:v>
@@ -27164,85 +27145,79 @@
       </x:c>
       <x:c r="B803" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C803" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D803" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E803" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F803" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G803" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H803" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I803" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J803" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="804" spans="1:10">
       <x:c r="A804" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B804" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C804" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D804" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E804" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F804" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G804" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H804" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I804" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J804" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="805" spans="1:10">
       <x:c r="A805" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C805" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D805" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E805" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F805" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G805" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H805" s="0" t="s">
         <x:v>61</x:v>
@@ -28248,53 +28223,50 @@
       </x:c>
       <x:c r="B838" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C838" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D838" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E838" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F838" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G838" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H838" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I838" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J838" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="839" spans="1:10">
       <x:c r="A839" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C839" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D839" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E839" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F839" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G839" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H839" s="0" t="s">
         <x:v>57</x:v>
@@ -29922,85 +29894,79 @@
       </x:c>
       <x:c r="B892" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C892" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D892" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E892" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F892" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G892" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H892" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I892" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J892" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="893" spans="1:10">
       <x:c r="A893" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B893" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C893" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D893" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E893" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F893" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G893" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H893" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I893" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J893" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="894" spans="1:10">
       <x:c r="A894" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C894" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D894" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E894" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F894" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G894" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H894" s="0" t="s">
         <x:v>54</x:v>
@@ -30236,53 +30202,50 @@
       </x:c>
       <x:c r="B902" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C902" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D902" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E902" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F902" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G902" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H902" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I902" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J902" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="903" spans="1:10">
       <x:c r="A903" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B903" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C903" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D903" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E903" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F903" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G903" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H903" s="0" t="s">
         <x:v>57</x:v>
@@ -30826,85 +30789,79 @@
       </x:c>
       <x:c r="B921" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C921" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D921" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E921" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F921" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G921" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H921" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I921" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J921" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="922" spans="1:10">
       <x:c r="A922" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B922" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C922" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D922" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E922" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F922" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G922" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H922" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I922" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J922" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="923" spans="1:10">
       <x:c r="A923" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C923" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D923" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E923" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F923" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G923" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H923" s="0" t="s">
         <x:v>57</x:v>
@@ -31067,53 +31024,50 @@
       </x:c>
       <x:c r="B929" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C929" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D929" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E929" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F929" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G929" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H929" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I929" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J929" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="930" spans="1:10">
       <x:c r="A930" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B930" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C930" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D930" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E930" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F930" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G930" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H930" s="0" t="s">
         <x:v>54</x:v>
@@ -31160,53 +31114,50 @@
       </x:c>
       <x:c r="B932" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C932" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D932" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E932" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F932" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G932" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H932" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I932" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J932" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="933" spans="1:10">
       <x:c r="A933" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B933" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C933" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D933" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E933" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F933" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G933" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H933" s="0" t="s">
         <x:v>61</x:v>
@@ -31500,53 +31451,50 @@
       </x:c>
       <x:c r="B943" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C943" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D943" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E943" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F943" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G943" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H943" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I943" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J943" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="944" spans="1:10">
       <x:c r="A944" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B944" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C944" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D944" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E944" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F944" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G944" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H944" s="0" t="s">
         <x:v>59</x:v>
@@ -31651,53 +31599,50 @@
       </x:c>
       <x:c r="B948" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C948" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D948" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E948" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F948" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G948" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H948" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I948" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J948" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="949" spans="1:10">
       <x:c r="A949" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B949" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C949" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D949" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E949" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F949" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G949" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H949" s="0" t="s">
         <x:v>61</x:v>
@@ -31962,53 +31907,50 @@
       </x:c>
       <x:c r="B958" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C958" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D958" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E958" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F958" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G958" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H958" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I958" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J958" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="959" spans="1:10">
       <x:c r="A959" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B959" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C959" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D959" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E959" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F959" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G959" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H959" s="0" t="s">
         <x:v>57</x:v>
@@ -32447,53 +32389,50 @@
       </x:c>
       <x:c r="B974" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C974" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D974" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E974" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F974" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G974" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H974" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I974" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J974" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="975" spans="1:10">
       <x:c r="A975" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B975" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C975" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D975" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E975" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F975" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G975" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H975" s="0" t="s">
         <x:v>57</x:v>
@@ -33089,53 +33028,50 @@
       </x:c>
       <x:c r="B995" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C995" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D995" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E995" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F995" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G995" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H995" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I995" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J995" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="996" spans="1:10">
       <x:c r="A996" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B996" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C996" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D996" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E996" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F996" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G996" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H996" s="0" t="s">
         <x:v>59</x:v>
@@ -33153,53 +33089,50 @@
       </x:c>
       <x:c r="B997" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C997" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D997" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E997" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F997" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G997" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H997" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I997" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J997" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="998" spans="1:10">
       <x:c r="A998" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B998" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C998" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D998" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E998" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F998" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G998" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H998" s="0" t="s">
         <x:v>54</x:v>
@@ -33217,85 +33150,79 @@
       </x:c>
       <x:c r="B999" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C999" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D999" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E999" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F999" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G999" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H999" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I999" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J999" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1000" spans="1:10">
       <x:c r="A1000" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1000" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1000" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1000" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1000" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F1000" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G1000" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H1000" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I1000" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1000" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1001" spans="1:10">
       <x:c r="A1001" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1001" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1001" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1001" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1001" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F1001" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G1001" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1001" s="0" t="s">
         <x:v>61</x:v>
@@ -33708,53 +33635,50 @@
       </x:c>
       <x:c r="B1015" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1015" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1015" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1015" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F1015" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G1015" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H1015" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I1015" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1015" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1016" spans="1:10">
       <x:c r="A1016" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1016" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1016" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1016" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1016" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F1016" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G1016" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H1016" s="0" t="s">
         <x:v>59</x:v>
@@ -33769,50 +33693,53 @@
       </x:c>
       <x:c r="B1017" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1017" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1017" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1017" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F1017" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G1017" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1017" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I1017" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J1017" s="0">
+        <x:v>8</x:v>
+      </x:c>
     </x:row>
     <x:row r="1018" spans="1:10">
       <x:c r="A1018" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1018" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1018" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1018" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1018" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F1018" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G1018" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1018" s="0" t="s">
         <x:v>54</x:v>
@@ -34074,85 +34001,79 @@
       </x:c>
       <x:c r="B1027" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1027" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1027" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1027" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F1027" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G1027" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H1027" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I1027" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1027" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1028" spans="1:10">
       <x:c r="A1028" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1028" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1028" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1028" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F1028" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G1028" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H1028" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I1028" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1028" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1029" spans="1:10">
       <x:c r="A1029" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1029" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1029" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1029" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F1029" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G1029" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1029" s="0" t="s">
         <x:v>61</x:v>
@@ -34574,53 +34495,50 @@
       </x:c>
       <x:c r="B1043" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1043" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1043" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1043" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F1043" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G1043" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H1043" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I1043" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1043" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1044" spans="1:10">
       <x:c r="A1044" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1044" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1044" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1044" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F1044" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G1044" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H1044" s="0" t="s">
         <x:v>59</x:v>
@@ -34638,53 +34556,50 @@
       </x:c>
       <x:c r="B1045" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1045" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1045" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1045" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F1045" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G1045" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1045" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I1045" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1045" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1046" spans="1:10">
       <x:c r="A1046" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1046" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1046" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1046" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1046" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F1046" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G1046" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1046" s="0" t="s">
         <x:v>54</x:v>
@@ -34853,53 +34768,50 @@
       </x:c>
       <x:c r="B1052" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1052" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1052" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1052" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F1052" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G1052" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H1052" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I1052" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1052" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1053" spans="1:10">
       <x:c r="A1053" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1053" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1053" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1053" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F1053" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G1053" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1053" s="0" t="s">
         <x:v>61</x:v>
@@ -35068,53 +34980,50 @@
       </x:c>
       <x:c r="B1059" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1059" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1059" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1059" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F1059" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G1059" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H1059" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I1059" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1059" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1060" spans="1:10">
       <x:c r="A1060" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1060" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1060" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1060" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1060" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F1060" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G1060" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H1060" s="0" t="s">
         <x:v>59</x:v>
@@ -35129,50 +35038,53 @@
       </x:c>
       <x:c r="B1061" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1061" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1061" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1061" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F1061" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G1061" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1061" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I1061" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J1061" s="0">
+        <x:v>6</x:v>
+      </x:c>
     </x:row>
     <x:row r="1062" spans="1:10">
       <x:c r="A1062" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1062" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D1062" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E1062" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F1062" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G1062" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1062" s="0" t="s">
         <x:v>54</x:v>
@@ -35350,85 +35262,79 @@
       </x:c>
       <x:c r="B1068" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1068" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1068" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1068" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1068" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1068" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H1068" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I1068" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1068" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1069" spans="1:10">
       <x:c r="A1069" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1069" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1069" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1069" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1069" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1069" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1069" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1069" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I1069" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1069" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1070" spans="1:10">
       <x:c r="A1070" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1070" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1070" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1070" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1070" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F1070" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G1070" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1070" s="0" t="s">
         <x:v>54</x:v>
@@ -35478,85 +35384,79 @@
       </x:c>
       <x:c r="B1072" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1072" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1072" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1072" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F1072" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G1072" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H1072" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I1072" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1072" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1073" spans="1:10">
       <x:c r="A1073" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1073" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1073" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1073" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1073" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F1073" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G1073" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1073" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I1073" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="J1073" s="0">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="1074" spans="1:10">
       <x:c r="A1074" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B1074" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1074" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1074" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1074" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F1074" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G1074" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H1074" s="0" t="s">
         <x:v>54</x:v>
@@ -37610,50 +37510,2380 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="C1141" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1141" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E1141" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F1141" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G1141" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H1141" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I1141" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J1141" s="0">
         <x:v>191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1142" spans="1:10">
+      <x:c r="A1142" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1142" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1142" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1142" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1142" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1142" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1142" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1142" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1142" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1142" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1143" spans="1:10">
+      <x:c r="A1143" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1143" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1143" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1143" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1143" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1143" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1143" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1143" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1143" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1144" spans="1:10">
+      <x:c r="A1144" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1144" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1144" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1144" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1144" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1144" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1144" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1144" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1144" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1145" spans="1:10">
+      <x:c r="A1145" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1145" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1145" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1145" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1145" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1145" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1145" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1145" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1145" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1145" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1146" spans="1:10">
+      <x:c r="A1146" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1146" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1146" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1146" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1146" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1146" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1146" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1146" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1146" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1146" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1147" spans="1:10">
+      <x:c r="A1147" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1147" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1147" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1147" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1147" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1147" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1147" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1147" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1147" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1148" spans="1:10">
+      <x:c r="A1148" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1148" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1148" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1148" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1148" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1148" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1148" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1148" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1148" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1149" spans="1:10">
+      <x:c r="A1149" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1149" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1149" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1149" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1149" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1149" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1149" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1149" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1149" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1149" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1150" spans="1:10">
+      <x:c r="A1150" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1150" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1150" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1150" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1150" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1150" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1150" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1150" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1150" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1150" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1151" spans="1:10">
+      <x:c r="A1151" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1151" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1151" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1151" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1151" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1151" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1151" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1151" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1151" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1152" spans="1:10">
+      <x:c r="A1152" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1152" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1152" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1152" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1152" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1152" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1152" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1152" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1152" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1153" spans="1:10">
+      <x:c r="A1153" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1153" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1153" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1153" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1153" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1153" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1153" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1153" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1153" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1153" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1154" spans="1:10">
+      <x:c r="A1154" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1154" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1154" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1154" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1154" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1154" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1154" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1154" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1154" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1154" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1155" spans="1:10">
+      <x:c r="A1155" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1155" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1155" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1155" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1155" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1155" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1155" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1155" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1155" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1155" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1156" spans="1:10">
+      <x:c r="A1156" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1156" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1156" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1156" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1156" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1156" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1156" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1156" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1156" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1157" spans="1:10">
+      <x:c r="A1157" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1157" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1157" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1157" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1157" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1157" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1157" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1157" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1157" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1158" spans="1:10">
+      <x:c r="A1158" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1158" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1158" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1158" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1158" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1158" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1158" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1158" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1158" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1158" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1159" spans="1:10">
+      <x:c r="A1159" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1159" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1159" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1159" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1159" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1159" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1159" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1159" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1159" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1160" spans="1:10">
+      <x:c r="A1160" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1160" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1160" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1160" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1160" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1160" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1160" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1160" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1160" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1161" spans="1:10">
+      <x:c r="A1161" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1161" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1161" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1161" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1161" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1161" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1161" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1161" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1161" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1161" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1162" spans="1:10">
+      <x:c r="A1162" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1162" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1162" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1162" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1162" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1162" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1162" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1162" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1162" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1162" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1163" spans="1:10">
+      <x:c r="A1163" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1163" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1163" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1163" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1163" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1163" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1163" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1163" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1163" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1164" spans="1:10">
+      <x:c r="A1164" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1164" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1164" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1164" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1164" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1164" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1164" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1164" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1164" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1165" spans="1:10">
+      <x:c r="A1165" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1165" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1165" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1165" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1165" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1165" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1165" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1165" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1165" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1165" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1166" spans="1:10">
+      <x:c r="A1166" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1166" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1166" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1166" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1166" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1166" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1166" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1166" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1166" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1166" s="0">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1167" spans="1:10">
+      <x:c r="A1167" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1167" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1167" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1167" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1167" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1167" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1167" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1167" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1167" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1168" spans="1:10">
+      <x:c r="A1168" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1168" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1168" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1168" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1168" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1168" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1168" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1168" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1168" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1169" spans="1:10">
+      <x:c r="A1169" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1169" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1169" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1169" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1169" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1169" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1169" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1169" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1169" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1169" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1170" spans="1:10">
+      <x:c r="A1170" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1170" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1170" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1170" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1170" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1170" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1170" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1170" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1170" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1170" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1171" spans="1:10">
+      <x:c r="A1171" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1171" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1171" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1171" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1171" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1171" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1171" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1171" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1171" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1172" spans="1:10">
+      <x:c r="A1172" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1172" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1172" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1172" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1172" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1172" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1172" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1172" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1172" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1173" spans="1:10">
+      <x:c r="A1173" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1173" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1173" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1173" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1173" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1173" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1173" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1173" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1173" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1173" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1174" spans="1:10">
+      <x:c r="A1174" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1174" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1174" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1174" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1174" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1174" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1174" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1174" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1174" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1174" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1175" spans="1:10">
+      <x:c r="A1175" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1175" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1175" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1175" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1175" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1175" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1175" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1175" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1175" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1176" spans="1:10">
+      <x:c r="A1176" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1176" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1176" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1176" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1176" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1176" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1176" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1176" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1176" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1177" spans="1:10">
+      <x:c r="A1177" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1177" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1177" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1177" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1177" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1177" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1177" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1177" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1177" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1177" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1178" spans="1:10">
+      <x:c r="A1178" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1178" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1178" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1178" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1178" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1178" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1178" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1178" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1178" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1178" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1179" spans="1:10">
+      <x:c r="A1179" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1179" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1179" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1179" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1179" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1179" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1179" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1179" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1179" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1180" spans="1:10">
+      <x:c r="A1180" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1180" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1180" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1180" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1180" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1180" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1180" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1180" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1180" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1181" spans="1:10">
+      <x:c r="A1181" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1181" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1181" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1181" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1181" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1181" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1181" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1181" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1181" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1181" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1182" spans="1:10">
+      <x:c r="A1182" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1182" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1182" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1182" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1182" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1182" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1182" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1182" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1182" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1182" s="0">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1183" spans="1:10">
+      <x:c r="A1183" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1183" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1183" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1183" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1183" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1183" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1183" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1183" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1183" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1184" spans="1:10">
+      <x:c r="A1184" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1184" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1184" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1184" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1184" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1184" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1184" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1184" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1184" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1185" spans="1:10">
+      <x:c r="A1185" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1185" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1185" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1185" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1185" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1185" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1185" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1185" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1185" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1185" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1186" spans="1:10">
+      <x:c r="A1186" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1186" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1186" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1186" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1186" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1186" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1186" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1186" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1186" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1186" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1187" spans="1:10">
+      <x:c r="A1187" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1187" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1187" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1187" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1187" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1187" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1187" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1187" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1187" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1187" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1188" spans="1:10">
+      <x:c r="A1188" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1188" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1188" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1188" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1188" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1188" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1188" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1188" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1188" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1189" spans="1:10">
+      <x:c r="A1189" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1189" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1189" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1189" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1189" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1189" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1189" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1189" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1189" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1190" spans="1:10">
+      <x:c r="A1190" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1190" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1190" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1190" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1190" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F1190" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G1190" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1190" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1190" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1190" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1191" spans="1:10">
+      <x:c r="A1191" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1191" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1191" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1191" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1191" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F1191" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G1191" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1191" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1191" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1191" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1192" spans="1:10">
+      <x:c r="A1192" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1192" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1192" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1192" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1192" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F1192" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G1192" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1192" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1192" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1192" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1193" spans="1:10">
+      <x:c r="A1193" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1193" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1193" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1193" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1193" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F1193" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G1193" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1193" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1193" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1193" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1194" spans="1:10">
+      <x:c r="A1194" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1194" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1194" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1194" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1194" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F1194" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G1194" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1194" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1194" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1194" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1195" spans="1:10">
+      <x:c r="A1195" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1195" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1195" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1195" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1195" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F1195" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G1195" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1195" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1195" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1195" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1196" spans="1:10">
+      <x:c r="A1196" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1196" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1196" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1196" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1196" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F1196" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G1196" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1196" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1196" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1197" spans="1:10">
+      <x:c r="A1197" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1197" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1197" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1197" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1197" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F1197" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G1197" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1197" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1197" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1198" spans="1:10">
+      <x:c r="A1198" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1198" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1198" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1198" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1198" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F1198" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G1198" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1198" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1198" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1198" s="0">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1199" spans="1:10">
+      <x:c r="A1199" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1199" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1199" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1199" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1199" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F1199" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G1199" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1199" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1199" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1200" spans="1:10">
+      <x:c r="A1200" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1200" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1200" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1200" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1200" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F1200" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G1200" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1200" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1200" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1201" spans="1:10">
+      <x:c r="A1201" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1201" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1201" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1201" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1201" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F1201" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G1201" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1201" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1201" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1201" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1202" spans="1:10">
+      <x:c r="A1202" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1202" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1202" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1202" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1202" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F1202" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G1202" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1202" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1202" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1202" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1203" spans="1:10">
+      <x:c r="A1203" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1203" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1203" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1203" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1203" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F1203" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G1203" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1203" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1203" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1204" spans="1:10">
+      <x:c r="A1204" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1204" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1204" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1204" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1204" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F1204" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G1204" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1204" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1204" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1205" spans="1:10">
+      <x:c r="A1205" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1205" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1205" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1205" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1205" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F1205" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G1205" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1205" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1205" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1205" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1206" spans="1:10">
+      <x:c r="A1206" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1206" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1206" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1206" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1206" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F1206" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G1206" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1206" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1206" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1206" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1207" spans="1:10">
+      <x:c r="A1207" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1207" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1207" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1207" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1207" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F1207" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G1207" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1207" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1207" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1207" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1208" spans="1:10">
+      <x:c r="A1208" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1208" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1208" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1208" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1208" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F1208" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G1208" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1208" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1208" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1209" spans="1:10">
+      <x:c r="A1209" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1209" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1209" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1209" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1209" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F1209" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G1209" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1209" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1209" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1210" spans="1:10">
+      <x:c r="A1210" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1210" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1210" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1210" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1210" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F1210" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G1210" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1210" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1210" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1210" s="0">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1211" spans="1:10">
+      <x:c r="A1211" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1211" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1211" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1211" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1211" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F1211" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G1211" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1211" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1211" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1212" spans="1:10">
+      <x:c r="A1212" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1212" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1212" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1212" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1212" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F1212" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G1212" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1212" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1212" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1213" spans="1:10">
+      <x:c r="A1213" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1213" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1213" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1213" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1213" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F1213" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G1213" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1213" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1213" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1213" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1214" spans="1:10">
+      <x:c r="A1214" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1214" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1214" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1214" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1214" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F1214" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G1214" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H1214" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I1214" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1214" s="0">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1215" spans="1:10">
+      <x:c r="A1215" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1215" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1215" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1215" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1215" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F1215" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G1215" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H1215" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I1215" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1215" s="0">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1216" spans="1:10">
+      <x:c r="A1216" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1216" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1216" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1216" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1216" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F1216" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G1216" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H1216" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I1216" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1216" s="0">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1217" spans="1:10">
+      <x:c r="A1217" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B1217" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C1217" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1217" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E1217" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F1217" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G1217" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H1217" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I1217" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J1217" s="0">
+        <x:v>211</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -37685,99 +39915,101 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J1141" sheet="Unpivoted"/>
+    <x:worksheetSource ref="A1:J1217" sheet="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BNKRDIS"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Participants disposed of in bankruptcies cases"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="15">
+      <x:sharedItems count="16">
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="15">
+      <x:sharedItems count="16">
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="AA">
       <x:sharedItems count="19">
         <x:s v="N06000001"/>
         <x:s v="N06000002"/>
         <x:s v="N06000003"/>
         <x:s v="N06000004"/>
         <x:s v="N06000005"/>
         <x:s v="N06000006"/>
         <x:s v="N06000007"/>
         <x:s v="N06000008"/>
         <x:s v="N06000009"/>
         <x:s v="N06000010"/>
         <x:s v="N06000011"/>
         <x:s v="N06000012"/>
         <x:s v="N06000013"/>
         <x:s v="N06000014"/>
         <x:s v="N06000015"/>
         <x:s v="N06000016"/>
         <x:s v="N06000017"/>
         <x:s v="N06000018"/>
         <x:s v="N92000002"/>
       </x:sharedItems>
     </x:cacheField>
@@ -37963,56 +40195,56 @@
         <x:n v="468"/>
         <x:n v="73"/>
         <x:n v="95"/>
         <x:n v="87"/>
         <x:n v="1572"/>
         <x:n v="474"/>
         <x:n v="558"/>
         <x:n v="540"/>
         <x:n v="64"/>
         <x:n v="80"/>
         <x:n v="69"/>
         <x:n v="98"/>
         <x:n v="67"/>
         <x:n v="1529"/>
         <x:n v="537"/>
         <x:n v="387"/>
         <x:n v="605"/>
         <x:n v="8"/>
         <x:n v="11"/>
         <x:n v="76"/>
         <x:n v="81"/>
         <x:n v="1283"/>
         <x:n v="470"/>
         <x:n v="290"/>
         <x:n v="523"/>
-        <x:n v="5"/>
-        <x:n v="4"/>
+        <x:s v=""/>
         <x:n v="1082"/>
         <x:n v="335"/>
         <x:n v="251"/>
         <x:n v="496"/>
         <x:n v="1028"/>
         <x:n v="397"/>
         <x:n v="187"/>
         <x:n v="444"/>
-        <x:s v=""/>
+        <x:n v="5"/>
         <x:n v="0"/>
         <x:n v="315"/>
         <x:n v="151"/>
         <x:n v="196"/>
-        <x:n v="3"/>
-        <x:n v="2"/>
         <x:n v="163"/>
         <x:n v="279"/>
         <x:n v="427"/>
         <x:n v="179"/>
         <x:n v="191"/>
+        <x:n v="400"/>
+        <x:n v="145"/>
+        <x:n v="211"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>